--- v0 (2025-11-17)
+++ v1 (2026-08-01)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6B3CCFEF" w14:textId="4A13F86E" w:rsidR="00437C8E" w:rsidRPr="006B46FB" w:rsidRDefault="00186457" w:rsidP="00AA0C8E">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="-1440" w:right="-1440"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Application Form (Full Board and Expedited Review)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46B3BF00" w14:textId="77777777" w:rsidR="0010506F" w:rsidRDefault="0010506F" w:rsidP="0010506F">
       <w:pPr>
@@ -469,117 +469,107 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007C7CD1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="A6A6A6"/>
           <w:sz w:val="22"/>
           <w:u w:color="A6A6A6"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:id w:val="-854879364"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="007C7CD1">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="007C7CD1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  Kilachand Honors College</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BD33AC3" w14:textId="77777777" w:rsidR="00727845" w:rsidRPr="007C7CD1" w:rsidRDefault="00727845" w:rsidP="00727845">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="A6A6A6"/>
           <w:sz w:val="22"/>
           <w:u w:color="A6A6A6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C7CD1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Additional Contact/Faculty Advisor Name: </w:t>
       </w:r>
       <w:r w:rsidRPr="007C7CD1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="A6A6A6"/>
           <w:sz w:val="22"/>
           <w:u w:color="A6A6A6"/>
         </w:rPr>
-        <w:t xml:space="preserve"> enter </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve"> enter text  </w:t>
+      </w:r>
       <w:r w:rsidRPr="007C7CD1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="A6A6A6"/>
           <w:sz w:val="22"/>
           <w:u w:color="A6A6A6"/>
         </w:rPr>
-        <w:t xml:space="preserve">text  </w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007C7CD1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Contact Email:</w:t>
       </w:r>
       <w:r w:rsidRPr="007C7CD1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C7CD1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="A6A6A6"/>
           <w:sz w:val="22"/>
           <w:u w:color="A6A6A6"/>
@@ -609,161 +599,164 @@
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007229C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>SECTION B:  F</w:t>
       </w:r>
       <w:r w:rsidR="007229C4" w:rsidRPr="007229C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>unding</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="1" w:name="_Hlk181769988"/>
-    <w:p w14:paraId="62E9144A" w14:textId="1F51CC9B" w:rsidR="003720F5" w:rsidRPr="00636B68" w:rsidRDefault="00000000" w:rsidP="003720F5">
+    <w:p w14:paraId="62E9144A" w14:textId="1F51CC9B" w:rsidR="003720F5" w:rsidRPr="00636B68" w:rsidRDefault="004B48BE" w:rsidP="003720F5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:bCs/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:id w:val="-1947685132"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003720F5" w:rsidRPr="00636B68">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:bCs/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003720F5" w:rsidRPr="00636B68">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> The research is unfunded </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22BC3673" w14:textId="2023182C" w:rsidR="003720F5" w:rsidRPr="00636B68" w:rsidRDefault="00000000" w:rsidP="003720F5">
+    <w:p w14:paraId="22BC3673" w14:textId="2023182C" w:rsidR="003720F5" w:rsidRPr="00636B68" w:rsidRDefault="004B48BE" w:rsidP="003720F5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:bCs/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:id w:val="675610038"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003720F5" w:rsidRPr="00636B68">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:bCs/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003720F5" w:rsidRPr="00636B68">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> This research is supported by an Industry Contract or Clinical Trial Agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29818BE8" w14:textId="77777777" w:rsidR="003720F5" w:rsidRPr="00636B68" w:rsidRDefault="00000000" w:rsidP="003720F5">
+    <w:p w14:paraId="29818BE8" w14:textId="77777777" w:rsidR="003720F5" w:rsidRPr="00636B68" w:rsidRDefault="004B48BE" w:rsidP="003720F5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:bCs/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:id w:val="-629091706"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003720F5" w:rsidRPr="00636B68">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:bCs/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003720F5" w:rsidRPr="00636B68">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Have you received </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidR="003720F5" w:rsidRPr="00636B68">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:bCs/>
@@ -791,73 +784,74 @@
       <w:r w:rsidR="003720F5" w:rsidRPr="00636B68">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Yes    </w:t>
       </w:r>
       <w:r w:rsidR="003720F5" w:rsidRPr="00636B68">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r w:rsidR="003720F5" w:rsidRPr="00636B68">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69E10A9C" w14:textId="7D631CDB" w:rsidR="003720F5" w:rsidRPr="006E0CDA" w:rsidRDefault="00000000" w:rsidP="003720F5">
+    <w:p w14:paraId="69E10A9C" w14:textId="7D631CDB" w:rsidR="003720F5" w:rsidRPr="006E0CDA" w:rsidRDefault="004B48BE" w:rsidP="003720F5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:bCs/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:id w:val="544876090"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003720F5" w:rsidRPr="00636B68">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:bCs/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003720F5" w:rsidRPr="00636B68">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> The research is funded</w:t>
       </w:r>
       <w:r w:rsidR="003720F5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
@@ -1083,972 +1077,994 @@
             </w:pPr>
             <w:r w:rsidRPr="00C72E75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Grant Title </w:t>
             </w:r>
             <w:r w:rsidRPr="00C72E75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>if different from Protocol title</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003720F5" w14:paraId="2A6E6BAE" w14:textId="77777777" w:rsidTr="001A6BC7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1340" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F9922E2" w14:textId="77777777" w:rsidR="003720F5" w:rsidRPr="00C37F6F" w:rsidRDefault="00000000" w:rsidP="001A6BC7">
+          <w:p w14:paraId="2F9922E2" w14:textId="77777777" w:rsidR="003720F5" w:rsidRPr="00C37F6F" w:rsidRDefault="004B48BE" w:rsidP="001A6BC7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="-1948849985"/>
                 <w:placeholder>
                   <w:docPart w:val="E1D5CB62785549A483A7B6CDD7AD3ADA"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003720F5" w:rsidRPr="00C37F6F">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:r w:rsidR="003720F5" w:rsidRPr="00C37F6F">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                   </w:rPr>
                   <w:t xml:space="preserve">enter text </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:alias w:val="Award Status"/>
             <w:tag w:val="Award Status"/>
             <w:id w:val="-689067779"/>
             <w:placeholder>
               <w:docPart w:val="0C1FE08772AE49F09FA6763181D38241"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Awarded" w:value="Awarded"/>
               <w:listItem w:displayText="Pending" w:value="Pending"/>
             </w:dropDownList>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1180" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="20DBFC10" w14:textId="77777777" w:rsidR="003720F5" w:rsidRDefault="003720F5" w:rsidP="001A6BC7">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:b/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00D42EE6">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1491" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3261C1FD" w14:textId="77777777" w:rsidR="003720F5" w:rsidRPr="00C37F6F" w:rsidRDefault="00000000" w:rsidP="001A6BC7">
+          <w:p w14:paraId="3261C1FD" w14:textId="77777777" w:rsidR="003720F5" w:rsidRPr="00C37F6F" w:rsidRDefault="004B48BE" w:rsidP="001A6BC7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="1504403180"/>
                 <w:placeholder>
                   <w:docPart w:val="8521BFA2B15844A68324432D3690F723"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003720F5" w:rsidRPr="00C37F6F">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:r w:rsidR="003720F5" w:rsidRPr="00C37F6F">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                   </w:rPr>
                   <w:t xml:space="preserve">enter text </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1336" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B5BC805" w14:textId="77777777" w:rsidR="003720F5" w:rsidRPr="00C37F6F" w:rsidRDefault="00000000" w:rsidP="001A6BC7">
+          <w:p w14:paraId="6B5BC805" w14:textId="77777777" w:rsidR="003720F5" w:rsidRPr="00C37F6F" w:rsidRDefault="004B48BE" w:rsidP="001A6BC7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="1976252345"/>
                 <w:placeholder>
                   <w:docPart w:val="165E373BE4BD452FAF844B57DA8A0F15"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003720F5" w:rsidRPr="00C37F6F">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:r w:rsidR="003720F5" w:rsidRPr="00C37F6F">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                   </w:rPr>
                   <w:t xml:space="preserve">enter text </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:alias w:val="BU Status"/>
             <w:tag w:val="BU Status"/>
             <w:id w:val="-1584758559"/>
             <w:placeholder>
               <w:docPart w:val="BDC6A34DC80F464B86EA3FA37B5F9808"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Prime" w:value="Prime"/>
               <w:listItem w:displayText="Subcontract" w:value="Subcontract"/>
             </w:dropDownList>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1223" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="3B15621A" w14:textId="77777777" w:rsidR="003720F5" w:rsidRDefault="003720F5" w:rsidP="001A6BC7">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:b/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00D42EE6">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E6143B5" w14:textId="77777777" w:rsidR="003720F5" w:rsidRPr="00C37F6F" w:rsidRDefault="00000000" w:rsidP="001A6BC7">
+          <w:p w14:paraId="3E6143B5" w14:textId="77777777" w:rsidR="003720F5" w:rsidRPr="00C37F6F" w:rsidRDefault="004B48BE" w:rsidP="001A6BC7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="1546260703"/>
                 <w:placeholder>
                   <w:docPart w:val="29BB818F94034332AE9972240A969702"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003720F5" w:rsidRPr="00C37F6F">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:r w:rsidR="003720F5" w:rsidRPr="00C37F6F">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                   </w:rPr>
                   <w:t xml:space="preserve">enter text </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="346F3C70" w14:textId="77777777" w:rsidR="003720F5" w:rsidRPr="00C37F6F" w:rsidRDefault="00000000" w:rsidP="001A6BC7">
+          <w:p w14:paraId="346F3C70" w14:textId="77777777" w:rsidR="003720F5" w:rsidRPr="00C37F6F" w:rsidRDefault="004B48BE" w:rsidP="001A6BC7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="-1628612160"/>
                 <w:placeholder>
                   <w:docPart w:val="2074C74613A14E59A291F553642B654B"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003720F5" w:rsidRPr="00C37F6F">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:r w:rsidR="003720F5" w:rsidRPr="00C37F6F">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                   </w:rPr>
                   <w:t xml:space="preserve">enter text </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003720F5" w14:paraId="72E51302" w14:textId="77777777" w:rsidTr="001A6BC7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1340" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6925C7A1" w14:textId="77777777" w:rsidR="003720F5" w:rsidRPr="00C37F6F" w:rsidRDefault="00000000" w:rsidP="001A6BC7">
+          <w:p w14:paraId="6925C7A1" w14:textId="77777777" w:rsidR="003720F5" w:rsidRPr="00C37F6F" w:rsidRDefault="004B48BE" w:rsidP="001A6BC7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="1696721971"/>
                 <w:placeholder>
                   <w:docPart w:val="15897CA8D4A243A48179BC4BB2B3A7EC"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003720F5" w:rsidRPr="00C37F6F">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:r w:rsidR="003720F5" w:rsidRPr="00C37F6F">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                   </w:rPr>
                   <w:t xml:space="preserve">enter text </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69684806" w14:textId="77777777" w:rsidR="003720F5" w:rsidRDefault="00000000" w:rsidP="001A6BC7">
+          <w:p w14:paraId="69684806" w14:textId="77777777" w:rsidR="003720F5" w:rsidRDefault="004B48BE" w:rsidP="001A6BC7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="808080"/>
                 </w:rPr>
                 <w:id w:val="612328906"/>
                 <w:placeholder>
                   <w:docPart w:val="71933C840F2E4FCF928F0EFB5DA499CF"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003720F5" w:rsidRPr="00C37F6F">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1491" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="609FF488" w14:textId="77777777" w:rsidR="003720F5" w:rsidRPr="00C37F6F" w:rsidRDefault="00000000" w:rsidP="001A6BC7">
+          <w:p w14:paraId="609FF488" w14:textId="77777777" w:rsidR="003720F5" w:rsidRPr="00C37F6F" w:rsidRDefault="004B48BE" w:rsidP="001A6BC7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="-1120833717"/>
                 <w:placeholder>
                   <w:docPart w:val="A355F5F01B344F2F848BAFCF8CEB15B0"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003720F5" w:rsidRPr="00C37F6F">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:r w:rsidR="003720F5" w:rsidRPr="00C37F6F">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                   </w:rPr>
                   <w:t xml:space="preserve">enter text </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1336" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7374E3E3" w14:textId="77777777" w:rsidR="003720F5" w:rsidRPr="00C37F6F" w:rsidRDefault="00000000" w:rsidP="001A6BC7">
+          <w:p w14:paraId="7374E3E3" w14:textId="77777777" w:rsidR="003720F5" w:rsidRPr="00C37F6F" w:rsidRDefault="004B48BE" w:rsidP="001A6BC7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="-1093084774"/>
                 <w:placeholder>
                   <w:docPart w:val="607DB3B9B5F34D2283B5DFB3D4C35E5C"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003720F5" w:rsidRPr="00C37F6F">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:r w:rsidR="003720F5" w:rsidRPr="00C37F6F">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                   </w:rPr>
                   <w:t xml:space="preserve">enter text </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:alias w:val="BU Status"/>
             <w:tag w:val="BU Status"/>
             <w:id w:val="1744380618"/>
             <w:placeholder>
               <w:docPart w:val="311F7FC181EB4E969C1562265B683D4F"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Prime" w:value="Prime"/>
               <w:listItem w:displayText="Subcontract" w:value="Subcontract"/>
             </w:dropDownList>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1223" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="66577D8A" w14:textId="77777777" w:rsidR="003720F5" w:rsidRDefault="003720F5" w:rsidP="001A6BC7">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:b/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00D42EE6">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4577FD8F" w14:textId="77777777" w:rsidR="003720F5" w:rsidRPr="00C37F6F" w:rsidRDefault="00000000" w:rsidP="001A6BC7">
+          <w:p w14:paraId="4577FD8F" w14:textId="77777777" w:rsidR="003720F5" w:rsidRPr="00C37F6F" w:rsidRDefault="004B48BE" w:rsidP="001A6BC7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="-583616351"/>
                 <w:placeholder>
                   <w:docPart w:val="06B2B7D7AB32433CB1A4D6010DF068B7"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003720F5" w:rsidRPr="00C37F6F">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:r w:rsidR="003720F5" w:rsidRPr="00C37F6F">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                   </w:rPr>
                   <w:t xml:space="preserve">enter text </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27473C67" w14:textId="77777777" w:rsidR="003720F5" w:rsidRPr="00C37F6F" w:rsidRDefault="00000000" w:rsidP="001A6BC7">
+          <w:p w14:paraId="27473C67" w14:textId="77777777" w:rsidR="003720F5" w:rsidRPr="00C37F6F" w:rsidRDefault="004B48BE" w:rsidP="001A6BC7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="-1254660425"/>
                 <w:placeholder>
                   <w:docPart w:val="F24D884800244C41A049496EB529B8AC"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003720F5" w:rsidRPr="00C37F6F">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:r w:rsidR="003720F5" w:rsidRPr="00C37F6F">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                   </w:rPr>
                   <w:t xml:space="preserve">enter text </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003720F5" w14:paraId="011BE500" w14:textId="77777777" w:rsidTr="001A6BC7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1340" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59171A87" w14:textId="77777777" w:rsidR="003720F5" w:rsidRPr="00C37F6F" w:rsidRDefault="00000000" w:rsidP="001A6BC7">
+          <w:p w14:paraId="59171A87" w14:textId="77777777" w:rsidR="003720F5" w:rsidRPr="00C37F6F" w:rsidRDefault="004B48BE" w:rsidP="001A6BC7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="1668279260"/>
                 <w:placeholder>
                   <w:docPart w:val="8892A091392F4EB0BD15B2B7A0C9E743"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003720F5" w:rsidRPr="00C37F6F">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:r w:rsidR="003720F5" w:rsidRPr="00C37F6F">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                   </w:rPr>
                   <w:t xml:space="preserve">enter text </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1180" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66618EF9" w14:textId="77777777" w:rsidR="003720F5" w:rsidRDefault="00000000" w:rsidP="001A6BC7">
+          <w:p w14:paraId="66618EF9" w14:textId="77777777" w:rsidR="003720F5" w:rsidRDefault="004B48BE" w:rsidP="001A6BC7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="808080"/>
                 </w:rPr>
                 <w:id w:val="-1762049907"/>
                 <w:placeholder>
                   <w:docPart w:val="76FB49F22F914C2DB64A951696E38BE1"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003720F5" w:rsidRPr="00C37F6F">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1491" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47B6CFCE" w14:textId="77777777" w:rsidR="003720F5" w:rsidRPr="00C37F6F" w:rsidRDefault="00000000" w:rsidP="001A6BC7">
+          <w:p w14:paraId="47B6CFCE" w14:textId="77777777" w:rsidR="003720F5" w:rsidRPr="00C37F6F" w:rsidRDefault="004B48BE" w:rsidP="001A6BC7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="1766421201"/>
                 <w:placeholder>
                   <w:docPart w:val="F38B85F687DF4F5890FE7ACDC16B3FE2"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003720F5" w:rsidRPr="00C37F6F">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:r w:rsidR="003720F5" w:rsidRPr="00C37F6F">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                   </w:rPr>
                   <w:t xml:space="preserve">enter text </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1336" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B4EFA83" w14:textId="77777777" w:rsidR="003720F5" w:rsidRPr="00C37F6F" w:rsidRDefault="00000000" w:rsidP="001A6BC7">
+          <w:p w14:paraId="4B4EFA83" w14:textId="77777777" w:rsidR="003720F5" w:rsidRPr="00C37F6F" w:rsidRDefault="004B48BE" w:rsidP="001A6BC7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="-1833516562"/>
                 <w:placeholder>
                   <w:docPart w:val="D39CEBF79B074A409EC1C13CECE3C620"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003720F5" w:rsidRPr="00C37F6F">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:r w:rsidR="003720F5" w:rsidRPr="00C37F6F">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                   </w:rPr>
                   <w:t xml:space="preserve">enter text </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:alias w:val="BU Status"/>
             <w:tag w:val="BU Status"/>
             <w:id w:val="-56713209"/>
             <w:placeholder>
               <w:docPart w:val="D7516EF201D24C8BA042CDE63F9D6A1E"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Prime" w:value="Prime"/>
               <w:listItem w:displayText="Subcontract" w:value="Subcontract"/>
             </w:dropDownList>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1223" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="2FED43EA" w14:textId="77777777" w:rsidR="003720F5" w:rsidRDefault="003720F5" w:rsidP="001A6BC7">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:b/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00D42EE6">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C53370F" w14:textId="77777777" w:rsidR="003720F5" w:rsidRPr="00C37F6F" w:rsidRDefault="00000000" w:rsidP="001A6BC7">
+          <w:p w14:paraId="3C53370F" w14:textId="77777777" w:rsidR="003720F5" w:rsidRPr="00C37F6F" w:rsidRDefault="004B48BE" w:rsidP="001A6BC7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="-1855101539"/>
                 <w:placeholder>
                   <w:docPart w:val="8FEF66E3BB7E4FFB940D73FC6CBC4CD1"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003720F5" w:rsidRPr="00C37F6F">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:r w:rsidR="003720F5" w:rsidRPr="00C37F6F">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                   </w:rPr>
                   <w:t xml:space="preserve">enter text </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F740620" w14:textId="77777777" w:rsidR="003720F5" w:rsidRPr="00C37F6F" w:rsidRDefault="00000000" w:rsidP="001A6BC7">
+          <w:p w14:paraId="5F740620" w14:textId="77777777" w:rsidR="003720F5" w:rsidRPr="00C37F6F" w:rsidRDefault="004B48BE" w:rsidP="001A6BC7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="960145193"/>
                 <w:placeholder>
                   <w:docPart w:val="0C9D42D188B54D21859DDDD9880B3DF4"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003720F5" w:rsidRPr="00C37F6F">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:r w:rsidR="003720F5" w:rsidRPr="00C37F6F">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                   </w:rPr>
                   <w:t xml:space="preserve">enter text </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="262CEFA4" w14:textId="77777777" w:rsidR="003720F5" w:rsidRPr="00202FAF" w:rsidRDefault="00000000" w:rsidP="003720F5">
+    <w:p w14:paraId="262CEFA4" w14:textId="77777777" w:rsidR="003720F5" w:rsidRPr="00202FAF" w:rsidRDefault="004B48BE" w:rsidP="003720F5">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="356400957"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003720F5" w:rsidRPr="00202FAF">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003720F5" w:rsidRPr="00202FAF">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003720F5" w:rsidRPr="00C43906">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
@@ -2212,124 +2228,123 @@
         </w:rPr>
         <w:t>Conflict of Interest</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9535" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1549"/>
         <w:gridCol w:w="7986"/>
       </w:tblGrid>
       <w:tr w:rsidR="001A2580" w:rsidRPr="00D055C2" w14:paraId="30B437B6" w14:textId="77777777" w:rsidTr="005026D8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1549" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="10771E03" w14:textId="77777777" w:rsidR="001A2580" w:rsidRPr="005F5503" w:rsidRDefault="00000000" w:rsidP="004D1674">
+          <w:p w14:paraId="10771E03" w14:textId="77777777" w:rsidR="001A2580" w:rsidRPr="005F5503" w:rsidRDefault="004B48BE" w:rsidP="004D1674">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1236825351"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001A2580" w:rsidRPr="005F5503">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="001A2580" w:rsidRPr="005F5503">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001A2580" w:rsidRPr="005F5503">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="44C710B0" w14:textId="77777777" w:rsidR="001A2580" w:rsidRPr="005F5503" w:rsidRDefault="001A2580" w:rsidP="004D1674">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F5503">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>(REQUIRED)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7986" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="23D8013D" w14:textId="77777777" w:rsidR="001A2580" w:rsidRPr="005F5503" w:rsidRDefault="001A2580" w:rsidP="004D1674">
+          <w:p w14:paraId="23D8013D" w14:textId="148E1746" w:rsidR="001A2580" w:rsidRPr="005F5503" w:rsidRDefault="001A2580" w:rsidP="004D1674">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F5503">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>I confirm that</w:t>
             </w:r>
             <w:r w:rsidRPr="005F5503">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:caps/>
                 <w:color w:val="000000"/>
@@ -2339,51 +2354,51 @@
             </w:r>
             <w:r w:rsidRPr="005F5503">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>all</w:t>
             </w:r>
             <w:r w:rsidRPr="005F5503">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005F5503">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">those responsible for the design, conduct, or reporting of the proposed research, including at minimum, all Senior/key personnel in the grant application, have completed financial conflict of interest disclosures and training as required by the </w:t>
+              <w:t xml:space="preserve">those responsible for the design, conduct, or reporting of the proposed research, including at minimum, all Senior/key personnel in the grant application, have completed financial conflict of interest disclosures required by the </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r w:rsidRPr="005F5503">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:t>BU FCOI Office</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="005F5503">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> and as provided</w:t>
             </w:r>
             <w:r w:rsidRPr="005F5503">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -2408,174 +2423,175 @@
             </w:hyperlink>
             <w:r w:rsidRPr="005F5503">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F5503">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001A2580" w:rsidRPr="00D055C2" w14:paraId="4B32627F" w14:textId="77777777" w:rsidTr="005026D8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1549" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0CC9FD96" w14:textId="77777777" w:rsidR="001A2580" w:rsidRPr="005F5503" w:rsidRDefault="00000000" w:rsidP="004D1674">
+          <w:p w14:paraId="0CC9FD96" w14:textId="77777777" w:rsidR="001A2580" w:rsidRPr="005F5503" w:rsidRDefault="004B48BE" w:rsidP="004D1674">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:id w:val="962012046"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001A2580" w:rsidRPr="005F5503">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="001A2580" w:rsidRPr="005F5503">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">No  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1840078127"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001A2580" w:rsidRPr="005F5503">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="001A2580" w:rsidRPr="005F5503">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C122D5F" w14:textId="77777777" w:rsidR="001A2580" w:rsidRPr="005F5503" w:rsidRDefault="001A2580" w:rsidP="004D1674">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="20637319" w14:textId="77777777" w:rsidR="001A2580" w:rsidRPr="005F5503" w:rsidRDefault="001A2580" w:rsidP="004D1674">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7986" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="22435AE7" w14:textId="77777777" w:rsidR="001A2580" w:rsidRPr="005F5503" w:rsidRDefault="001A2580" w:rsidP="004D1674">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F5503">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Have any Investigators or Study staff on the protocol disclosed a Financial Conflict of Interest related to the research? If yes, provide the name of the individual(s): </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1343124628"/>
                 <w:placeholder>
                   <w:docPart w:val="E57A2DF9E4874452A571988745153FD1"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="005F5503">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:r w:rsidRPr="005F5503">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t xml:space="preserve">enter text </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="0D031B13" w14:textId="77777777" w:rsidR="001A2580" w:rsidRPr="005F5503" w:rsidRDefault="001A2580" w:rsidP="004D1674">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -2686,77 +2702,78 @@
       </w:hyperlink>
       <w:r w:rsidR="00D124AB" w:rsidRPr="00E433F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E433F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50C87724" w14:textId="77777777" w:rsidR="0076128A" w:rsidRPr="00E433F1" w:rsidRDefault="0076128A" w:rsidP="00B36EC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="358F774C" w14:textId="506EFAD3" w:rsidR="00B36EC6" w:rsidRPr="00E433F1" w:rsidRDefault="00000000" w:rsidP="00F71E26">
+    <w:p w14:paraId="358F774C" w14:textId="506EFAD3" w:rsidR="00B36EC6" w:rsidRPr="00E433F1" w:rsidRDefault="004B48BE" w:rsidP="00F71E26">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:id w:val="-1399739347"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="005A1A1E" w:rsidRPr="00E433F1">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="005A1A1E" w:rsidRPr="00E433F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008854CC" w:rsidRPr="00E433F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>FULL BOARD</w:t>
@@ -2776,77 +2793,78 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E433F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Research that is greater than minimal risk and/or does not qualify for exempt or expedited review will be reviewed at a convened IRB meeting. If the study will be reviewed by the full/convened IRB, it will be put on a meeting agenda when the IRB Analyst has determined that the study meets approval criteria.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7496F0A7" w14:textId="77777777" w:rsidR="009D089A" w:rsidRPr="00E433F1" w:rsidRDefault="009D089A" w:rsidP="002078FE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:right="-720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkStart w:id="2" w:name="_Hlk134105828"/>
-    <w:p w14:paraId="067C3E19" w14:textId="79ABF650" w:rsidR="00B36EC6" w:rsidRPr="00E433F1" w:rsidRDefault="00000000" w:rsidP="00F71E26">
+    <w:p w14:paraId="067C3E19" w14:textId="79ABF650" w:rsidR="00B36EC6" w:rsidRPr="00E433F1" w:rsidRDefault="004B48BE" w:rsidP="00F71E26">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:right="-720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:id w:val="-1428727947"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="005A1A1E" w:rsidRPr="00E433F1">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="005A1A1E" w:rsidRPr="00E433F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidR="008854CC" w:rsidRPr="00E433F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
@@ -2895,73 +2913,74 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>AND</w:t>
       </w:r>
       <w:r w:rsidR="00B36EC6" w:rsidRPr="00E433F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> must fall into one of the categories below.  Check all that apply:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AC83B9D" w14:textId="77777777" w:rsidR="00947B83" w:rsidRPr="00E433F1" w:rsidRDefault="00947B83" w:rsidP="00DB4EAE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A9AB50A" w14:textId="06BE49D2" w:rsidR="00C4096A" w:rsidRPr="00E433F1" w:rsidRDefault="00000000" w:rsidP="00DB4EAE">
+    <w:p w14:paraId="4A9AB50A" w14:textId="06BE49D2" w:rsidR="00C4096A" w:rsidRPr="00E433F1" w:rsidRDefault="004B48BE" w:rsidP="00DB4EAE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="900" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:id w:val="1259100205"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00CD7195" w:rsidRPr="00E433F1">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00CD7195" w:rsidRPr="00E433F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00947B83" w:rsidRPr="00E433F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
@@ -3042,73 +3061,74 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00C4096A" w:rsidRPr="00E433F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Research on medical devices for which (i) an investigational device exemption application (21 CFR Part 812) is not required; or (ii) the medical device is cleared/approved for marketing and the medical device is being used in accordance with its cleared/approved labeling.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C53BB81" w14:textId="77777777" w:rsidR="00C4096A" w:rsidRPr="00E433F1" w:rsidRDefault="00C4096A" w:rsidP="00DB4EAE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="900" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F2A0E09" w14:textId="1F4449EE" w:rsidR="00B36EC6" w:rsidRPr="00E433F1" w:rsidRDefault="00000000" w:rsidP="00DB4EAE">
+    <w:p w14:paraId="2F2A0E09" w14:textId="1F4449EE" w:rsidR="00B36EC6" w:rsidRPr="00E433F1" w:rsidRDefault="004B48BE" w:rsidP="00DB4EAE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="900" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:id w:val="378287898"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0037083F" w:rsidRPr="00E433F1">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0037083F" w:rsidRPr="00E433F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00947B83" w:rsidRPr="00E433F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
@@ -3224,206 +3244,144 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00B36EC6" w:rsidRPr="00E433F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>week period and collection may not occur more frequently than 2 times per week.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E0203F3" w14:textId="77777777" w:rsidR="00B36EC6" w:rsidRPr="00E433F1" w:rsidRDefault="00B36EC6" w:rsidP="00DB4EAE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="900" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11EC8C9D" w14:textId="4F923D8B" w:rsidR="00947B83" w:rsidRPr="00E433F1" w:rsidRDefault="00000000" w:rsidP="00902D83">
+    <w:p w14:paraId="11EC8C9D" w14:textId="4F923D8B" w:rsidR="00947B83" w:rsidRPr="00E433F1" w:rsidRDefault="004B48BE" w:rsidP="00902D83">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="1080" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:id w:val="1326556687"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C520E2" w:rsidRPr="00E433F1">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C520E2" w:rsidRPr="00E433F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00947B83" w:rsidRPr="00E433F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00947B83" w:rsidRPr="00E433F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Prospective collection of biological specimens for research purposes by noninvasive means. Examples: (a) hair and nail clippings in a </w:t>
-[...63 lines deleted...]
-        <w:t xml:space="preserve"> ﬂuid obtained at the time of rupture of the membrane prior to or during labor, (h) supra- and subgingival dental plaque and calculus, provided the collection procedure is not more invasive than routine prophylactic scaling of the teeth and the process is accomplished in accordance with accepted prophylactic techniques, (i) mucosal and skin cells collected by buccal scraping or swab, skin swab, or mouth washings, (j) sputum collected after saline mist nebulization.</w:t>
+        <w:t>. Prospective collection of biological specimens for research purposes by noninvasive means. Examples: (a) hair and nail clippings in a nondisﬁguring manner, (b) deciduous teeth at time of exfoliation or if routine patient care indicates a need for extraction, (c) permanent teeth if routine patient care indicates a need for extraction, (d) excreta and external secretions (including sweat), (e) uncannulated saliva collected either in an unstimulated fashion or stimulated by chewing gumbase or wax or by applying a dilute citric solution to the tongue, (f) placenta removed at delivery, (g) mniotic ﬂuid obtained at the time of rupture of the membrane prior to or during labor, (h) supra- and subgingival dental plaque and calculus, provided the collection procedure is not more invasive than routine prophylactic scaling of the teeth and the process is accomplished in accordance with accepted prophylactic techniques, (i) mucosal and skin cells collected by buccal scraping or swab, skin swab, or mouth washings, (j) sputum collected after saline mist nebulization.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7027F0F2" w14:textId="77777777" w:rsidR="00C520E2" w:rsidRPr="00E433F1" w:rsidRDefault="00C520E2" w:rsidP="00DB4EAE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="900" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="041AB8D3" w14:textId="378F8794" w:rsidR="00947B83" w:rsidRPr="00E433F1" w:rsidRDefault="00000000" w:rsidP="00DB4EAE">
+    <w:p w14:paraId="041AB8D3" w14:textId="378F8794" w:rsidR="00947B83" w:rsidRPr="00E433F1" w:rsidRDefault="004B48BE" w:rsidP="00DB4EAE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="1080" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:id w:val="1857998544"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C520E2" w:rsidRPr="00E433F1">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C520E2" w:rsidRPr="00E433F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00947B83" w:rsidRPr="00E433F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
@@ -3440,234 +3398,221 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00947B83" w:rsidRPr="00E433F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Collection of data through noninvasive procedures (not involving general anesthesia or sedation) routinely employed in clinical practice, excluding procedures involving x-rays or microwaves. Where medical devices are employed, they must be cleared/approved for marketing. (Studies intended to evaluate the safety and eﬀectiveness of the medical device are not generally eligible for expedited review, including studies of cleared medical devices for new indications.) Examples: (a) physical sensors that are applied either to the surface of the body or at a distance and do not involve input of signiﬁcant amounts of energy into the subject or an invasion of the subject’s privacy, (b) weighing or testing sensory acuity, (c) magnetic resonance imaging, (d) electrocardiography, electroencephalography, thermography, detection of naturally occurring radioactivity, electroretinography, ultrasound, diagnostic infrared imaging, doppler blood ﬂow, and echocardiography, (e) moderate exercise, muscular strength testing, body composition assessment, and ﬂexibility testing where appropriate given the age, weight, and health of the individual.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10311E11" w14:textId="77777777" w:rsidR="00947B83" w:rsidRPr="00E433F1" w:rsidRDefault="00947B83" w:rsidP="00DB4EAE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="900" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="475B3A7B" w14:textId="0A84702E" w:rsidR="00947B83" w:rsidRPr="00E433F1" w:rsidRDefault="00000000" w:rsidP="00DB4EAE">
+    <w:p w14:paraId="475B3A7B" w14:textId="0A84702E" w:rsidR="00947B83" w:rsidRPr="00E433F1" w:rsidRDefault="004B48BE" w:rsidP="00DB4EAE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="1080" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:id w:val="2130430466"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C520E2" w:rsidRPr="00E433F1">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C520E2" w:rsidRPr="00E433F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00947B83" w:rsidRPr="00E433F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
       <w:r w:rsidR="00C520E2" w:rsidRPr="00E433F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00947B83" w:rsidRPr="00E433F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Research involving materials (data, documents, records, or specimens) that have been collected, or will be collected solely for </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> purposes (such as medical treatment or diagnosis).</w:t>
+        <w:t>Research involving materials (data, documents, records, or specimens) that have been collected, or will be collected solely for nonresearch purposes (such as medical treatment or diagnosis).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11DF6564" w14:textId="77777777" w:rsidR="00947B83" w:rsidRPr="00E433F1" w:rsidRDefault="00947B83" w:rsidP="00DB4EAE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="900" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42416599" w14:textId="48FE0014" w:rsidR="00947B83" w:rsidRPr="00E433F1" w:rsidRDefault="00000000" w:rsidP="00DB4EAE">
+    <w:p w14:paraId="42416599" w14:textId="48FE0014" w:rsidR="00947B83" w:rsidRPr="00E433F1" w:rsidRDefault="004B48BE" w:rsidP="00DB4EAE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="900" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:id w:val="1476805456"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C520E2" w:rsidRPr="00E433F1">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C520E2" w:rsidRPr="00E433F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00947B83" w:rsidRPr="00E433F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>6.</w:t>
       </w:r>
       <w:r w:rsidR="00947B83" w:rsidRPr="00E433F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Collection of data from voice, video, digital, or image recordings made for research purposes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61E3883B" w14:textId="77777777" w:rsidR="00947B83" w:rsidRPr="00E433F1" w:rsidRDefault="00947B83" w:rsidP="00DB4EAE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="900" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CC24664" w14:textId="77777777" w:rsidR="00E41922" w:rsidRPr="00E433F1" w:rsidRDefault="00000000" w:rsidP="00DB4EAE">
+    <w:p w14:paraId="5CC24664" w14:textId="77777777" w:rsidR="00E41922" w:rsidRPr="00E433F1" w:rsidRDefault="004B48BE" w:rsidP="00DB4EAE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="1080" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:id w:val="-1099718118"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C520E2" w:rsidRPr="00E433F1">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C520E2" w:rsidRPr="00E433F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00947B83" w:rsidRPr="00E433F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
@@ -4083,266 +4028,269 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED3AB6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Human Subjects Training</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00337773" w:rsidRPr="00E45F9B" w14:paraId="27FE95A3" w14:textId="77777777" w:rsidTr="00E433F1">
         <w:trPr>
           <w:trHeight w:val="917"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5ABFA70F" w14:textId="77777777" w:rsidR="00FE7072" w:rsidRDefault="00FE7072" w:rsidP="00337773">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="17B3C980" w14:textId="4DED8D09" w:rsidR="00337773" w:rsidRPr="004C6E60" w:rsidRDefault="00000000" w:rsidP="00FE7072">
+          <w:p w14:paraId="17B3C980" w14:textId="4DED8D09" w:rsidR="00337773" w:rsidRPr="004C6E60" w:rsidRDefault="004B48BE" w:rsidP="00FE7072">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1391806618"/>
                 <w:placeholder>
                   <w:docPart w:val="9E45B5D82ECB4E0EA4FE70E78E72E655"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FE7072" w:rsidRPr="00193EC7">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="37B0EA7E" w14:textId="77777777" w:rsidR="00337773" w:rsidRDefault="00337773" w:rsidP="00337773">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6745EAB8" w14:textId="709C62C6" w:rsidR="00193EC7" w:rsidRPr="004C6E60" w:rsidRDefault="00000000" w:rsidP="00193EC7">
+          <w:p w14:paraId="6745EAB8" w14:textId="709C62C6" w:rsidR="00193EC7" w:rsidRPr="004C6E60" w:rsidRDefault="004B48BE" w:rsidP="00193EC7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:id w:val="86052356"/>
                 <w:placeholder>
                   <w:docPart w:val="3ADBC5FA07904BB6A9D1B44F10BD1993"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00193EC7">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>Principal Investigator</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="004A9008" w14:textId="29C48523" w:rsidR="00337773" w:rsidRPr="00337773" w:rsidRDefault="00000000" w:rsidP="00337773">
+          <w:p w14:paraId="004A9008" w14:textId="29C48523" w:rsidR="00337773" w:rsidRPr="00337773" w:rsidRDefault="004B48BE" w:rsidP="00337773">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1929876650"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00337773" w:rsidRPr="00337773">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00337773" w:rsidRPr="00337773">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> CITI</w:t>
             </w:r>
             <w:r w:rsidR="006B0B9E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="00337773" w:rsidRPr="00337773">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-943464146"/>
                 <w:placeholder>
                   <w:docPart w:val="50FE8C9A31B946CB97DA0FA20D9443B6"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00337773" w:rsidRPr="00337773">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t xml:space="preserve">enter </w:t>
                 </w:r>
                 <w:r w:rsidR="00BC106E">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>date completed</w:t>
                 </w:r>
                 <w:r w:rsidR="00337773" w:rsidRPr="00337773">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="16DE22CF" w14:textId="0482246E" w:rsidR="00337773" w:rsidRPr="00337773" w:rsidRDefault="00000000" w:rsidP="00337773">
+          <w:p w14:paraId="16DE22CF" w14:textId="0482246E" w:rsidR="00337773" w:rsidRPr="00337773" w:rsidRDefault="004B48BE" w:rsidP="00337773">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="610857074"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00337773" w:rsidRPr="00337773">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00337773" w:rsidRPr="00337773">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Other</w:t>
             </w:r>
             <w:r w:rsidR="00210175">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidR="006B0B9E">
@@ -4442,92 +4390,94 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:softHyphen/>
             </w:r>
             <w:r w:rsidR="00337773" w:rsidRPr="00337773">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:softHyphen/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="801123894"/>
                 <w:placeholder>
                   <w:docPart w:val="E37BA073722C4D35AF5B08BCC6FA3360"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BC106E">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>enter name and date</w:t>
                 </w:r>
                 <w:r w:rsidR="00337773" w:rsidRPr="00337773">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="33F3B8A0" w14:textId="219A1F24" w:rsidR="00337773" w:rsidRPr="00B935B1" w:rsidRDefault="00000000" w:rsidP="00337773">
+          <w:p w14:paraId="33F3B8A0" w14:textId="219A1F24" w:rsidR="00337773" w:rsidRPr="00B935B1" w:rsidRDefault="004B48BE" w:rsidP="00337773">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="949353344"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007616DE" w:rsidRPr="00337773">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="007616DE" w:rsidRPr="00337773">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00337773" w:rsidRPr="00337773">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>GCP</w:t>
             </w:r>
             <w:r w:rsidR="00210175">
@@ -4547,289 +4497,293 @@
             <w:r w:rsidR="00337773">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00337773" w:rsidRPr="00C75CF5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-911851727"/>
                 <w:placeholder>
                   <w:docPart w:val="FCE4F5C3BCC44D10AAB55279202A2EFB"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001F6442">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>enter date and provide copy</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00337773" w:rsidRPr="00784AEC" w14:paraId="2A891472" w14:textId="77777777" w:rsidTr="00E433F1">
         <w:trPr>
           <w:trHeight w:val="890"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4C0D30F3" w14:textId="77777777" w:rsidR="00337773" w:rsidRDefault="00337773" w:rsidP="00FE7072">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6CBF5AF0" w14:textId="3F186B36" w:rsidR="00193EC7" w:rsidRPr="004C6E60" w:rsidRDefault="00000000" w:rsidP="00FE7072">
+          <w:p w14:paraId="6CBF5AF0" w14:textId="3F186B36" w:rsidR="00193EC7" w:rsidRPr="004C6E60" w:rsidRDefault="004B48BE" w:rsidP="00FE7072">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:id w:val="688030657"/>
                 <w:placeholder>
                   <w:docPart w:val="1213028AF744410B9CD3BBBFC9322AE1"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00193EC7" w:rsidRPr="00193EC7">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4A1850B9" w14:textId="77777777" w:rsidR="00337773" w:rsidRDefault="00337773" w:rsidP="00337773">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0410A965" w14:textId="016A8EFB" w:rsidR="00193EC7" w:rsidRPr="004C6E60" w:rsidRDefault="00000000" w:rsidP="00193EC7">
+          <w:p w14:paraId="0410A965" w14:textId="016A8EFB" w:rsidR="00193EC7" w:rsidRPr="004C6E60" w:rsidRDefault="004B48BE" w:rsidP="00193EC7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1136370522"/>
                 <w:placeholder>
                   <w:docPart w:val="9A490FDFB42E43FE9ACDE9814A2B7697"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00193EC7" w:rsidRPr="00193EC7">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C1190AB" w14:textId="77777777" w:rsidR="003C51F5" w:rsidRPr="00337773" w:rsidRDefault="00000000" w:rsidP="003C51F5">
+          <w:p w14:paraId="5C1190AB" w14:textId="77777777" w:rsidR="003C51F5" w:rsidRPr="00337773" w:rsidRDefault="004B48BE" w:rsidP="003C51F5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1146659061"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003C51F5" w:rsidRPr="00337773">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="003C51F5" w:rsidRPr="00337773">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> CITI</w:t>
             </w:r>
             <w:r w:rsidR="003C51F5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="003C51F5" w:rsidRPr="00337773">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1955895655"/>
                 <w:placeholder>
                   <w:docPart w:val="9A933FA808A5420F8AF8B102F6FB6C75"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003C51F5" w:rsidRPr="00337773">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t xml:space="preserve">enter </w:t>
                 </w:r>
                 <w:r w:rsidR="003C51F5">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>date completed</w:t>
                 </w:r>
                 <w:r w:rsidR="003C51F5" w:rsidRPr="00337773">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="28E7CC23" w14:textId="5327C7A0" w:rsidR="003C51F5" w:rsidRPr="00337773" w:rsidRDefault="00000000" w:rsidP="003C51F5">
+          <w:p w14:paraId="28E7CC23" w14:textId="5327C7A0" w:rsidR="003C51F5" w:rsidRPr="00337773" w:rsidRDefault="004B48BE" w:rsidP="003C51F5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1585799663"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003C51F5" w:rsidRPr="00337773">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="003C51F5" w:rsidRPr="00337773">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Other</w:t>
             </w:r>
             <w:r w:rsidR="00210175">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidR="003C51F5">
@@ -4929,92 +4883,94 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:softHyphen/>
             </w:r>
             <w:r w:rsidR="003C51F5" w:rsidRPr="00337773">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:softHyphen/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1554587775"/>
                 <w:placeholder>
                   <w:docPart w:val="F743E0091AD749708EF6EFF0D377F5CD"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003C51F5">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>enter name and date</w:t>
                 </w:r>
                 <w:r w:rsidR="003C51F5" w:rsidRPr="00337773">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="29974043" w14:textId="1F4B5463" w:rsidR="00337773" w:rsidRPr="00560B09" w:rsidRDefault="00000000" w:rsidP="003C51F5">
+          <w:p w14:paraId="29974043" w14:textId="1F4B5463" w:rsidR="00337773" w:rsidRPr="00560B09" w:rsidRDefault="004B48BE" w:rsidP="003C51F5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="102081455"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003C51F5" w:rsidRPr="00337773">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="003C51F5" w:rsidRPr="00337773">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> GCP</w:t>
             </w:r>
             <w:r w:rsidR="00210175">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
             <w:r w:rsidR="003C51F5">
@@ -5027,50 +4983,51 @@
             <w:r w:rsidR="003C51F5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003C51F5" w:rsidRPr="00C75CF5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-754820977"/>
                 <w:placeholder>
                   <w:docPart w:val="1C0A6C62C3944B45B4C61CB1FB0DCED4"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003C51F5">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>enter date and provide copy</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="583A809E" w14:textId="77777777" w:rsidR="00AD3C04" w:rsidRPr="00AD3C04" w:rsidRDefault="00AD3C04" w:rsidP="00162C49">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:right="-720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Hlk130886480"/>
@@ -5267,50 +5224,51 @@
       </w:r>
       <w:r w:rsidR="00B63E0F" w:rsidRPr="007F472E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:b/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1978591769"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00560B09" w:rsidRPr="007F472E">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="006B612E" w:rsidRPr="007F472E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B63E0F" w:rsidRPr="007F472E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
@@ -5323,922 +5281,1077 @@
     <w:p w14:paraId="4C2575C4" w14:textId="77777777" w:rsidR="00F71E26" w:rsidRPr="00E433F1" w:rsidRDefault="00F71E26" w:rsidP="00430980">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E433F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Instructions:</w:t>
       </w:r>
       <w:r w:rsidR="00C1003C" w:rsidRPr="00E433F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40B51E5F" w14:textId="77777777" w:rsidR="00F71E26" w:rsidRPr="00E433F1" w:rsidRDefault="00C1003C" w:rsidP="00E433F1">
+    <w:p w14:paraId="40B51E5F" w14:textId="07DCD2A1" w:rsidR="00F71E26" w:rsidRPr="00E433F1" w:rsidRDefault="00C1003C" w:rsidP="00E433F1">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:right="-360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E433F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>BUMC and BMC staff are considered non-BU staff and should be listed in this section.</w:t>
+        <w:t>BUMC and BMC staff are considered non-BU staff and should be listed in this section</w:t>
+      </w:r>
+      <w:r w:rsidR="00B13E85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B13E85" w:rsidRPr="00B13E85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(add rows as needed)*</w:t>
+      </w:r>
+      <w:r w:rsidR="00B13E85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00F10390" w:rsidRPr="00E433F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13513179" w14:textId="77777777" w:rsidR="00F71E26" w:rsidRPr="00E433F1" w:rsidRDefault="00292192" w:rsidP="00E433F1">
+    <w:p w14:paraId="1DD627D8" w14:textId="77777777" w:rsidR="00F71E26" w:rsidRPr="00E433F1" w:rsidRDefault="00F10390" w:rsidP="00E433F1">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:right="-360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E433F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Add more rows as necessary. </w:t>
+        <w:t xml:space="preserve">All the columns in the box below must be completed. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DD627D8" w14:textId="77777777" w:rsidR="00F71E26" w:rsidRPr="00E433F1" w:rsidRDefault="00F10390" w:rsidP="00E433F1">
+    <w:p w14:paraId="0EF46360" w14:textId="630B7AF5" w:rsidR="00FA000E" w:rsidRPr="00E433F1" w:rsidRDefault="00F71E26" w:rsidP="00E433F1">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:right="-360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E433F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">All the columns in the box below must be completed. </w:t>
-[...10 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>Y</w:t>
+      </w:r>
+      <w:r w:rsidR="00F10390" w:rsidRPr="00E433F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00E433F1">
+        <w:t>ou must complete the box that follows with a description of the activities for each staff member.</w:t>
+      </w:r>
+      <w:r w:rsidR="00292192" w:rsidRPr="00E433F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Y</w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
-      </w:r>
-[...55 lines deleted...]
-        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78F105E9" w14:textId="77777777" w:rsidR="00F85179" w:rsidRPr="00F71E26" w:rsidRDefault="00F85179" w:rsidP="00F85179">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720" w:right="-720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9630" w:type="dxa"/>
-[...8 lines deleted...]
-        </w:tblBorders>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9535" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3150"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4230"/>
+        <w:gridCol w:w="445"/>
+        <w:gridCol w:w="9090"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003A26A4" w:rsidRPr="003323AC" w14:paraId="4F9AD19D" w14:textId="77777777" w:rsidTr="00E433F1">
+      <w:tr w:rsidR="00B13E85" w14:paraId="7B32E8A7" w14:textId="77777777" w:rsidTr="00A82C54">
         <w:trPr>
-          <w:trHeight w:val="1059"/>
+          <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3150" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
+            <w:tcW w:w="445" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50951DAF" w14:textId="77777777" w:rsidR="003A26A4" w:rsidRPr="00F71E26" w:rsidRDefault="003A26A4" w:rsidP="00F71E26">
-[...16 lines deleted...]
-              <w:t>Name, Degree, Institution</w:t>
+          <w:p w14:paraId="21C6E6A2" w14:textId="77777777" w:rsidR="00B13E85" w:rsidRPr="003208EA" w:rsidRDefault="00B13E85" w:rsidP="00A82C54">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003208EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2250" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
+            <w:tcW w:w="9090" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A5B9FF5" w14:textId="77777777" w:rsidR="003A26A4" w:rsidRDefault="003A26A4" w:rsidP="00F71E26">
-[...75 lines deleted...]
-          <w:p w14:paraId="37988F3F" w14:textId="77777777" w:rsidR="007B7AEF" w:rsidRPr="00E433F1" w:rsidRDefault="00000000" w:rsidP="003720F5">
+          <w:p w14:paraId="668A936A" w14:textId="77777777" w:rsidR="00B13E85" w:rsidRPr="0025064B" w:rsidRDefault="00B13E85" w:rsidP="00A82C54">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-              <w:jc w:val="center"/>
-[...4 lines deleted...]
-            </w:pPr>
+              <w:ind w:left="250" w:hanging="270"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">a. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0025064B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Name, Degrees: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:b/>
+                </w:rPr>
+                <w:id w:val="-1758585517"/>
+                <w:placeholder>
+                  <w:docPart w:val="F22BD446F8444663B0B7B04AE54869BF"/>
+                </w:placeholder>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                    </w:rPr>
+                    <w:id w:val="-431811536"/>
+                    <w:placeholder>
+                      <w:docPart w:val="85C0383DE4E14A44A042644E99943C24"/>
+                    </w:placeholder>
+                    <w:showingPlcHdr/>
+                    <w:text/>
+                  </w:sdtPr>
+                  <w:sdtEndPr/>
+                  <w:sdtContent>
+                    <w:r w:rsidRPr="0025064B">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                        <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> enter text </w:t>
+                    </w:r>
+                  </w:sdtContent>
+                </w:sdt>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="6D463D0B" w14:textId="77777777" w:rsidR="00B13E85" w:rsidRPr="0025064B" w:rsidRDefault="00B13E85" w:rsidP="00B13E85">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:spacing w:after="160"/>
+              <w:ind w:left="250" w:hanging="270"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0025064B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Study Role:       </w:t>
+            </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-                  <w:sz w:val="22"/>
                 </w:rPr>
-                <w:id w:val="811988411"/>
+                <w:id w:val="1035548531"/>
                 <w:placeholder>
-                  <w:docPart w:val="FE76DDC28E7246CABF40461EF965F736"/>
+                  <w:docPart w:val="5B0E4739395240F5BADE13578145DA96"/>
                 </w:placeholder>
-                <w:text/>
+                <w:showingPlcHdr/>
+                <w:dropDownList>
+                  <w:listItem w:value="Choose an item."/>
+                  <w:listItem w:displayText="Principal Investigator" w:value="Principal Investigator"/>
+                  <w:listItem w:displayText="Co-Investigator" w:value="Co-Investigator"/>
+                  <w:listItem w:displayText="Faculty Advisor" w:value="Faculty Advisor"/>
+                  <w:listItem w:displayText="Study Coordinator" w:value="Study Coordinator"/>
+                  <w:listItem w:displayText="Research Assistant" w:value="Research Assistant"/>
+                  <w:listItem w:displayText="Other" w:value="Other"/>
+                </w:dropDownList>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:color w:val="auto"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="007B7AEF" w:rsidRPr="00E433F1">
-                  <w:rPr>
+                <w:r w:rsidRPr="0025064B">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-                    <w:sz w:val="22"/>
-[...1 lines deleted...]
-                  <w:t>enter text</w:t>
+                  </w:rPr>
+                  <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="016862EF" w14:textId="77777777" w:rsidR="003A26A4" w:rsidRPr="00E433F1" w:rsidRDefault="003A26A4" w:rsidP="002961CC">
-[...22 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="3AA0D2A5" w14:textId="77777777" w:rsidR="00B13E85" w:rsidRPr="0025064B" w:rsidRDefault="00B13E85" w:rsidP="00B13E85">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:ind w:left="250" w:hanging="270"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0025064B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Institutional Affiliation: </w:t>
+            </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                  <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-                  <w:sz w:val="22"/>
+                  <w:b/>
                 </w:rPr>
-                <w:id w:val="925308945"/>
+                <w:id w:val="-1993326002"/>
                 <w:placeholder>
-                  <w:docPart w:val="759C1B1BDE68498B918A7A769697B432"/>
+                  <w:docPart w:val="F1DC7C7884154FB8A524B3BDDFF4B6B1"/>
                 </w:placeholder>
-                <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="007B7AEF" w:rsidRPr="00E433F1">
-[...6 lines deleted...]
-                </w:r>
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                    </w:rPr>
+                    <w:id w:val="849840108"/>
+                    <w:placeholder>
+                      <w:docPart w:val="C59A07FCDCEB4BC79FA6E97A486A8895"/>
+                    </w:placeholder>
+                    <w:showingPlcHdr/>
+                    <w:text/>
+                  </w:sdtPr>
+                  <w:sdtEndPr/>
+                  <w:sdtContent>
+                    <w:r w:rsidRPr="0025064B">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="0025064B">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                        <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">enter text </w:t>
+                    </w:r>
+                  </w:sdtContent>
+                </w:sdt>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="1CA817B5" w14:textId="77777777" w:rsidR="003A26A4" w:rsidRPr="00E433F1" w:rsidRDefault="003A26A4" w:rsidP="002961CC">
-[...21 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="46BDE353" w14:textId="77777777" w:rsidR="00B13E85" w:rsidRPr="0025064B" w:rsidRDefault="00B13E85" w:rsidP="00B13E85">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="250" w:hanging="270"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0025064B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Is the Institution named above </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r w:rsidRPr="0025064B">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:b/>
+                </w:rPr>
+                <w:t>Engaged in Research</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="0025064B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>**</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0025064B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">?  </w:t>
+            </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                  <w:szCs w:val="20"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Gothic" w:hAnsi="Times New Roman"/>
                 </w:rPr>
-                <w:id w:val="1191879518"/>
+                <w:id w:val="-234617875"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="003A26A4" w:rsidRPr="00F71E26">
-[...2 lines deleted...]
-                    <w:szCs w:val="20"/>
+                <w:r w:rsidRPr="0025064B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="003A26A4" w:rsidRPr="00F71E26">
-[...15 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="0025064B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                  <w:szCs w:val="20"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Gothic" w:hAnsi="Times New Roman"/>
                 </w:rPr>
-                <w:id w:val="-2053916793"/>
+                <w:id w:val="-205562468"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="003A26A4">
-[...2 lines deleted...]
-                    <w:szCs w:val="20"/>
+                <w:r w:rsidRPr="0025064B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="003A26A4" w:rsidRPr="00F71E26">
-[...29 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="0025064B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DC6C9C1" w14:textId="77777777" w:rsidR="00B13E85" w:rsidRPr="0025064B" w:rsidRDefault="00B13E85" w:rsidP="00A82C54">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="250"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0025064B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">If no, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0025064B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>explain the connection of this person to the research</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0025064B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                  <w:szCs w:val="20"/>
                 </w:rPr>
-                <w:id w:val="506336534"/>
+                <w:id w:val="1988660006"/>
+                <w:placeholder>
+                  <w:docPart w:val="0292A9FCB5B746D2BBB5324B69135FB0"/>
+                </w:placeholder>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                    </w:rPr>
+                    <w:id w:val="-1877453520"/>
+                    <w:placeholder>
+                      <w:docPart w:val="1124C1DB4ED34E4DB7F64029F9CEF066"/>
+                    </w:placeholder>
+                    <w:showingPlcHdr/>
+                    <w:text/>
+                  </w:sdtPr>
+                  <w:sdtEndPr/>
+                  <w:sdtContent>
+                    <w:r w:rsidRPr="0025064B">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="0025064B">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                        <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">enter text </w:t>
+                    </w:r>
+                  </w:sdtContent>
+                </w:sdt>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="4E36F2D0" w14:textId="77777777" w:rsidR="00B13E85" w:rsidRPr="0025064B" w:rsidRDefault="00B13E85" w:rsidP="00A82C54">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="250"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0025064B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">If yes, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0025064B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>mark all that apply</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D0DFF96" w14:textId="77777777" w:rsidR="00B13E85" w:rsidRPr="0025064B" w:rsidRDefault="004B48BE" w:rsidP="00A82C54">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="250"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Gothic" w:hAnsi="Times New Roman"/>
+                </w:rPr>
+                <w:id w:val="-625234784"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="003A26A4">
-[...2 lines deleted...]
-                    <w:szCs w:val="20"/>
+                <w:r w:rsidR="00B13E85" w:rsidRPr="0025064B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="003A26A4" w:rsidRPr="00F71E26">
-[...68 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidR="00B13E85" w:rsidRPr="0025064B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> IRB approval is being obtained from the home institution </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D12F829" w14:textId="77777777" w:rsidR="00B13E85" w:rsidRPr="0025064B" w:rsidRDefault="004B48BE" w:rsidP="00A82C54">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="250"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                  <w:sz w:val="22"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Gothic" w:hAnsi="Times New Roman"/>
                 </w:rPr>
-                <w:id w:val="1040094198"/>
-[...95 lines deleted...]
-                <w:id w:val="341748540"/>
+                <w:id w:val="319082723"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="003A26A4" w:rsidRPr="00F71E26">
-[...2 lines deleted...]
-                    <w:szCs w:val="20"/>
+                <w:r w:rsidR="00B13E85" w:rsidRPr="0025064B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="003A26A4" w:rsidRPr="00F71E26">
-[...13 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00B13E85" w:rsidRPr="0025064B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Request for BU CRC IRB to cover this individual’s involvement in this research</w:t>
+            </w:r>
+            <w:r w:rsidR="00B13E85" w:rsidRPr="0025064B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BC6E821" w14:textId="77777777" w:rsidR="00B13E85" w:rsidRPr="0025064B" w:rsidRDefault="004B48BE" w:rsidP="00A82C54">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="250"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                  <w:szCs w:val="20"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Gothic" w:hAnsi="Times New Roman"/>
                 </w:rPr>
-                <w:id w:val="-1909142529"/>
+                <w:id w:val="-939291859"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="003A26A4">
-[...2 lines deleted...]
-                    <w:szCs w:val="20"/>
+                <w:r w:rsidR="00B13E85" w:rsidRPr="0025064B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="003A26A4" w:rsidRPr="00F71E26">
-[...27 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00B13E85" w:rsidRPr="0025064B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Request a </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="00B13E85" w:rsidRPr="0025064B">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:t>Reliance Agreement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00B13E85" w:rsidRPr="0025064B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> between the BU CRC IRB and the home institution</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08C40C6A" w14:textId="77777777" w:rsidR="00B13E85" w:rsidRPr="0025064B" w:rsidRDefault="00B13E85" w:rsidP="00B13E85">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:ind w:left="256" w:hanging="270"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0025064B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Study Activities: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0025064B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>mark all that apply</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="641CEA7D" w14:textId="77777777" w:rsidR="00B13E85" w:rsidRPr="0025064B" w:rsidRDefault="004B48BE" w:rsidP="00A82C54">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="520" w:hanging="270"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                  <w:szCs w:val="20"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Gothic" w:hAnsi="Times New Roman"/>
                 </w:rPr>
-                <w:id w:val="1396709260"/>
+                <w:id w:val="-1858421571"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="003A26A4">
-[...2 lines deleted...]
-                    <w:szCs w:val="20"/>
+                <w:r w:rsidR="00B13E85" w:rsidRPr="0025064B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="003A26A4" w:rsidRPr="00F71E26">
-[...48 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidR="00B13E85" w:rsidRPr="0025064B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Interaction or intervention with participants </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="445CAF27" w14:textId="77777777" w:rsidR="00B13E85" w:rsidRPr="0025064B" w:rsidRDefault="004B48BE" w:rsidP="00A82C54">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="520" w:hanging="270"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Gothic" w:hAnsi="Times New Roman"/>
+                </w:rPr>
+                <w:id w:val="-102892294"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00B13E85" w:rsidRPr="0025064B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00B13E85" w:rsidRPr="0025064B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Access to identifiable data or specimens </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32B83AAB" w14:textId="77777777" w:rsidR="00B13E85" w:rsidRPr="0025064B" w:rsidRDefault="004B48BE" w:rsidP="00A82C54">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="520" w:hanging="270"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Gothic" w:hAnsi="Times New Roman"/>
+                </w:rPr>
+                <w:id w:val="-2116582456"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00B13E85" w:rsidRPr="0025064B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00B13E85" w:rsidRPr="0025064B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Obtaining informed consent of participants</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60AF813E" w14:textId="77777777" w:rsidR="00B13E85" w:rsidRPr="0025064B" w:rsidRDefault="004B48BE" w:rsidP="00A82C54">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="520" w:hanging="270"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Gothic" w:hAnsi="Times New Roman"/>
+                </w:rPr>
+                <w:id w:val="-638414524"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00B13E85" w:rsidRPr="0025064B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00B13E85" w:rsidRPr="0025064B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Other; describe: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                </w:rPr>
+                <w:id w:val="1330562628"/>
+                <w:placeholder>
+                  <w:docPart w:val="86D3704690B245AB84BB1EBC3CB8913E"/>
+                </w:placeholder>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                    </w:rPr>
+                    <w:id w:val="1757099944"/>
+                    <w:placeholder>
+                      <w:docPart w:val="A46C4EC55D9941EA939FD99AD50111EB"/>
+                    </w:placeholder>
+                    <w:showingPlcHdr/>
+                    <w:text/>
+                  </w:sdtPr>
+                  <w:sdtEndPr/>
+                  <w:sdtContent>
+                    <w:r w:rsidR="00B13E85" w:rsidRPr="0025064B">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidR="00B13E85" w:rsidRPr="0025064B">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                        <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">enter text </w:t>
+                    </w:r>
+                  </w:sdtContent>
+                </w:sdt>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="47FE2088" w14:textId="77777777" w:rsidR="00B13E85" w:rsidRPr="004C2082" w:rsidRDefault="004B48BE" w:rsidP="00B13E85">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="250" w:hanging="270"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Gothic" w:hAnsi="Times New Roman"/>
+                  <w:b/>
+                </w:rPr>
+                <w:id w:val="-873693849"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00B13E85" w:rsidRPr="0025064B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:b/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00B13E85" w:rsidRPr="0025064B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Gothic" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> CITI or other human subjects protection training is attached</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7EE99464" w14:textId="66B44016" w:rsidR="00B63E0F" w:rsidRDefault="00B63E0F" w:rsidP="000D20A6">
+    <w:p w14:paraId="25CC44AA" w14:textId="77777777" w:rsidR="00B13E85" w:rsidRPr="0025064B" w:rsidRDefault="00B13E85" w:rsidP="00B13E85">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Hlk220079585"/>
+      <w:r w:rsidRPr="0025064B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">*Find guidance for adding external investigators on our website </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="0025064B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>here</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0025064B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EE99464" w14:textId="2873049A" w:rsidR="00B63E0F" w:rsidRDefault="00B13E85" w:rsidP="00B13E85">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025064B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">**If you are unsure, complete the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:anchor="reliance-agreements-for-multisite-studies" w:history="1">
+        <w:r w:rsidRPr="0025064B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>Engagement Checklist</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0025064B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on our website and then answer this question.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p w14:paraId="2F2D202F" w14:textId="77777777" w:rsidR="00B13E85" w:rsidRDefault="00B13E85" w:rsidP="00B13E85">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17DEBEF6" w14:textId="2029FDFE" w:rsidR="00430980" w:rsidRPr="00E433F1" w:rsidRDefault="00430980" w:rsidP="00E433F1">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="360" w:right="-270" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E433F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
@@ -6548,121 +6661,120 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00734297" w:rsidRPr="004102EF" w14:paraId="5AE72347" w14:textId="77777777" w:rsidTr="00C03E14">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="-644345974"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="828" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="5B09BDF0" w14:textId="3AE265B8" w:rsidR="00734297" w:rsidRPr="00E433F1" w:rsidRDefault="00390FEF" w:rsidP="00FD7729">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E433F1">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="1887522747"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="788" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="1FC87F93" w14:textId="77777777" w:rsidR="00734297" w:rsidRPr="00E433F1" w:rsidRDefault="00734297" w:rsidP="00FD7729">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E433F1">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8009" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1438FF1F" w14:textId="77777777" w:rsidR="00390FEF" w:rsidRPr="00E433F1" w:rsidRDefault="00734297" w:rsidP="00390FEF">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Will this research take place at Boston University?</w:t>
             </w:r>
             <w:r w:rsidR="006E7F42" w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
@@ -6726,121 +6838,120 @@
             </w:r>
             <w:r w:rsidR="004D652F" w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>oom number):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00390FEF" w:rsidRPr="004102EF" w14:paraId="6D1BAE2E" w14:textId="77777777" w:rsidTr="00C03E14">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="-718359691"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="828" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="542685CB" w14:textId="2D8B0046" w:rsidR="00390FEF" w:rsidRPr="00E433F1" w:rsidRDefault="00390FEF" w:rsidP="00FD7729">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E433F1">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="-575433052"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="788" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="64E79F20" w14:textId="61FA25B7" w:rsidR="00390FEF" w:rsidRPr="00E433F1" w:rsidRDefault="00390FEF" w:rsidP="00FD7729">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E433F1">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8009" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2D6A3112" w14:textId="77777777" w:rsidR="00390FEF" w:rsidRPr="00E433F1" w:rsidRDefault="00390FEF" w:rsidP="00390FEF">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Will this research take place outside of Boston University?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="24D07B6C" w14:textId="048E8159" w:rsidR="00887C7C" w:rsidRPr="00E433F1" w:rsidRDefault="00390FEF" w:rsidP="00390FEF">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
@@ -6863,50 +6974,51 @@
             <w:right w:w="115" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2971" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="37320E3B" w14:textId="77777777" w:rsidR="00CD726D" w:rsidRPr="00E433F1" w:rsidRDefault="00CD726D" w:rsidP="00A15675">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Institution Name and Address</w:t>
             </w:r>
             <w:r w:rsidR="00CD276D" w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (if known)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3481" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="02C95EAE" w14:textId="279C9B13" w:rsidR="00A15675" w:rsidRPr="00E433F1" w:rsidRDefault="00A15675" w:rsidP="00A15675">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
@@ -6982,119 +7094,115 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="65AB2811" w14:textId="20868DC3" w:rsidR="00CD726D" w:rsidRPr="00E433F1" w:rsidRDefault="00CD726D" w:rsidP="00BC1BCC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD726D" w:rsidRPr="004C6E60" w14:paraId="5F044D66" w14:textId="77777777" w:rsidTr="00C03E14">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="115" w:type="dxa"/>
             <w:right w:w="115" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2971" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4417FA12" w14:textId="77777777" w:rsidR="00CD726D" w:rsidRPr="00E433F1" w:rsidRDefault="00CD726D" w:rsidP="006E7F42">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3481" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="66E14CFE" w14:textId="77777777" w:rsidR="00CD726D" w:rsidRPr="00E433F1" w:rsidRDefault="00CD726D" w:rsidP="006E7F42">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3173" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6C539EE9" w14:textId="77777777" w:rsidR="00CD726D" w:rsidRPr="00E433F1" w:rsidRDefault="00CD726D" w:rsidP="006E7F42">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD726D" w:rsidRPr="004C6E60" w14:paraId="21673C17" w14:textId="77777777" w:rsidTr="00C03E14">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="115" w:type="dxa"/>
             <w:right w:w="115" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2971" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="431A2C87" w14:textId="77777777" w:rsidR="00CD726D" w:rsidRPr="00E433F1" w:rsidRDefault="00CD726D" w:rsidP="006E7F42">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3481" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5E2B1527" w14:textId="77777777" w:rsidR="00CD726D" w:rsidRPr="00E433F1" w:rsidRDefault="00CD726D" w:rsidP="006E7F42">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3173" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="35D75867" w14:textId="77777777" w:rsidR="00CD726D" w:rsidRPr="00E433F1" w:rsidRDefault="00CD726D" w:rsidP="006E7F42">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -7170,120 +7278,119 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00734297" w:rsidRPr="004102EF" w14:paraId="7F113084" w14:textId="77777777" w:rsidTr="00C03E14">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="1791243005"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="828" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="6F4D7739" w14:textId="1D45D686" w:rsidR="00734297" w:rsidRPr="00E433F1" w:rsidRDefault="00C03E14" w:rsidP="00FD7729">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E433F1">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="1521741506"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="717" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="09E3B0C8" w14:textId="77777777" w:rsidR="00734297" w:rsidRPr="00E433F1" w:rsidRDefault="00734297" w:rsidP="00FD7729">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E433F1">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7F01B1DC" w14:textId="55C18879" w:rsidR="00734297" w:rsidRPr="00E433F1" w:rsidRDefault="00734297" w:rsidP="007B6443">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Is the off-site location requesting </w:t>
             </w:r>
             <w:r w:rsidR="004F016D" w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>the CRC</w:t>
             </w:r>
             <w:r w:rsidRPr="00E433F1">
@@ -7300,322 +7407,320 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">If </w:t>
             </w:r>
             <w:r w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
             <w:r w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, complete the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r w:rsidRPr="00E433F1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:t>Single IRB Review Form</w:t>
               </w:r>
               <w:r w:rsidR="007150E6" w:rsidRPr="00E433F1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:t>.</w:t>
               </w:r>
               <w:r w:rsidRPr="00E433F1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00D120C0" w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C03E14" w:rsidRPr="004102EF" w14:paraId="40EFEE6F" w14:textId="77777777" w:rsidTr="00C03E14">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="229501764"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="828" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="7635C4C4" w14:textId="500308E6" w:rsidR="00C03E14" w:rsidRPr="00E433F1" w:rsidRDefault="00C03E14" w:rsidP="00C03E14">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E433F1">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="-232848666"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="717" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="07CA7E0E" w14:textId="1F79441C" w:rsidR="00C03E14" w:rsidRPr="00E433F1" w:rsidRDefault="00C03E14" w:rsidP="00C03E14">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E433F1">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0A36B6E0" w14:textId="77777777" w:rsidR="00C03E14" w:rsidRPr="00E433F1" w:rsidRDefault="00C03E14" w:rsidP="00C03E14">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Will this research be conducted outside of the United States? </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7E529375" w14:textId="70125489" w:rsidR="00C03E14" w:rsidRPr="00E433F1" w:rsidRDefault="00C03E14" w:rsidP="00C03E14">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">If </w:t>
             </w:r>
             <w:r w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
             <w:r w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, complete the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:tgtFrame="_blank" w:history="1">
+            <w:hyperlink r:id="rId21" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="00E433F1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:t>International Research Form</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C03E14" w:rsidRPr="004102EF" w14:paraId="468D2DF1" w14:textId="77777777" w:rsidTr="0098615C">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="1294638116"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="828" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="55A33543" w14:textId="77777777" w:rsidR="00C03E14" w:rsidRPr="00E433F1" w:rsidRDefault="00C03E14" w:rsidP="00C03E14">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E433F1">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="1587804609"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="717" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="713F3A15" w14:textId="77777777" w:rsidR="00C03E14" w:rsidRPr="00E433F1" w:rsidRDefault="00C03E14" w:rsidP="00C03E14">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E433F1">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="21A4234E" w14:textId="682431CF" w:rsidR="00C03E14" w:rsidRPr="00E433F1" w:rsidRDefault="00C03E14" w:rsidP="00C03E14">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Is the CRC PI the lead investigator </w:t>
             </w:r>
             <w:r w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">OR </w:t>
             </w:r>
@@ -7630,51 +7735,50 @@
           <w:p w14:paraId="30EB1B90" w14:textId="01EB3C26" w:rsidR="00C03E14" w:rsidRPr="00E433F1" w:rsidRDefault="00C03E14" w:rsidP="00C03E14">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>If yes, complete the below information.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C03E14" w:rsidRPr="004102EF" w14:paraId="421983CA" w14:textId="77777777" w:rsidTr="0098615C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9625" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="31284D18" w14:textId="0BEABF9B" w:rsidR="00C03E14" w:rsidRPr="00E433F1" w:rsidRDefault="00C03E14" w:rsidP="00C03E14">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Provide the following information in the box below:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="722263B0" w14:textId="77777777" w:rsidR="00C03E14" w:rsidRPr="00E433F1" w:rsidRDefault="00C03E14" w:rsidP="00C03E14">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
@@ -7900,84 +8004,84 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>If IRB approval will be obtained at the site, confirmation that the site IRB has a FederalWide assurance (FWA)</w:t>
             </w:r>
             <w:r w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C03E14" w:rsidRPr="004102EF" w14:paraId="64AC184B" w14:textId="77777777" w:rsidTr="0098615C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9625" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0A026EC9" w14:textId="77777777" w:rsidR="00C03E14" w:rsidRPr="00E433F1" w:rsidRDefault="00C03E14" w:rsidP="00C03E14">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3A9DCB53" w14:textId="77777777" w:rsidR="007B7AEF" w:rsidRPr="00E433F1" w:rsidRDefault="00000000" w:rsidP="007B7AEF">
+          <w:p w14:paraId="3A9DCB53" w14:textId="77777777" w:rsidR="007B7AEF" w:rsidRPr="00E433F1" w:rsidRDefault="004B48BE" w:rsidP="007B7AEF">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1814908041"/>
                 <w:placeholder>
                   <w:docPart w:val="E0B4364CCC154ADCAD1B652B595EE45B"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007B7AEF" w:rsidRPr="00E433F1">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="640D1359" w14:textId="1A60C281" w:rsidR="00C03E14" w:rsidRPr="00E433F1" w:rsidRDefault="00C03E14" w:rsidP="00C03E14">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -8091,83 +8195,83 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="06BE23BA" w14:textId="77777777" w:rsidR="00CD276D" w:rsidRPr="00E433F1" w:rsidRDefault="00CD276D" w:rsidP="00F81F79">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Do not include a list of citations in this section.  Please limit this section to no more than 300 words.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A80AB7" w:rsidRPr="007A1BDC" w14:paraId="140296FE" w14:textId="77777777" w:rsidTr="0098615C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9625" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4828AFBC" w14:textId="77777777" w:rsidR="00A80AB7" w:rsidRPr="00E433F1" w:rsidRDefault="00A80AB7" w:rsidP="007A1BDC">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6544789F" w14:textId="77777777" w:rsidR="007B7AEF" w:rsidRPr="00E433F1" w:rsidRDefault="00000000" w:rsidP="007B7AEF">
+          <w:p w14:paraId="6544789F" w14:textId="77777777" w:rsidR="007B7AEF" w:rsidRPr="00E433F1" w:rsidRDefault="004B48BE" w:rsidP="007B7AEF">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:id w:val="943660268"/>
                 <w:placeholder>
                   <w:docPart w:val="50BF08186FAA43A6B6E9BA32B32B81DA"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007B7AEF" w:rsidRPr="00E433F1">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="549C8762" w14:textId="77777777" w:rsidR="00A80AB7" w:rsidRPr="00E433F1" w:rsidRDefault="00A80AB7" w:rsidP="007A1BDC">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -8285,273 +8389,254 @@
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="747"/>
         <w:gridCol w:w="8860"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A80AB7" w:rsidRPr="00E433F1" w14:paraId="3C25DC88" w14:textId="77777777" w:rsidTr="0098615C">
         <w:trPr>
           <w:trHeight w:val="557"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="867952906"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="747" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="4025907F" w14:textId="77777777" w:rsidR="00A80AB7" w:rsidRPr="00E433F1" w:rsidRDefault="00560B09" w:rsidP="00DD28E8">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="22"/>
                     <w:highlight w:val="yellow"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E433F1">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8860" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7C25406F" w14:textId="77777777" w:rsidR="00A80AB7" w:rsidRPr="00E433F1" w:rsidRDefault="00776F30" w:rsidP="0024364B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collection of </w:t>
-[...7 lines deleted...]
-              <w:t>a</w:t>
+              <w:t>Collection of a</w:t>
             </w:r>
             <w:r w:rsidR="00A80AB7" w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>udio</w:t>
-[...7 lines deleted...]
-              <w:t>, video, digital, or image recordings</w:t>
+              <w:t>udio, video, digital, or image recordings</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00560B09" w:rsidRPr="00E433F1" w14:paraId="26CF9299" w14:textId="77777777" w:rsidTr="0098615C">
         <w:trPr>
           <w:trHeight w:val="638"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="317007999"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="747" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="138A3124" w14:textId="77777777" w:rsidR="00560B09" w:rsidRPr="00E433F1" w:rsidRDefault="00560B09" w:rsidP="00DD28E8">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E433F1">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8860" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="378BDC7D" w14:textId="41D2ABC1" w:rsidR="00560B09" w:rsidRPr="00E433F1" w:rsidRDefault="00560B09" w:rsidP="0024364B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological samples </w:t>
             </w:r>
             <w:r w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F0AE"/>
             </w:r>
             <w:r w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:tgtFrame="_blank" w:history="1">
+            <w:hyperlink r:id="rId22" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="00E433F1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:t>Complete Biological Samples Form</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="0B9679E9" w14:textId="77777777" w:rsidR="00560B09" w:rsidRPr="00E433F1" w:rsidRDefault="00560B09" w:rsidP="0024364B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Examples:  blood, hair, cheek swab, urine, tears, saliva, etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00560B09" w:rsidRPr="00E433F1" w14:paraId="62A221C9" w14:textId="77777777" w:rsidTr="0098615C">
         <w:trPr>
           <w:trHeight w:val="638"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="1459675792"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="747" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="0437BED8" w14:textId="77777777" w:rsidR="00560B09" w:rsidRPr="00E433F1" w:rsidRDefault="00560B09" w:rsidP="00DD28E8">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E433F1">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8860" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="69A10DFA" w14:textId="77777777" w:rsidR="00560B09" w:rsidRPr="00E433F1" w:rsidRDefault="00560B09" w:rsidP="00F81F79">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Collection of data that may be sensitive and if disclosed could put subjects at risk for legal or social harms.</w:t>
             </w:r>
             <w:r w:rsidR="00F81F79" w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (e.g.</w:t>
             </w:r>
             <w:r w:rsidRPr="00E433F1">
@@ -8559,384 +8644,379 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Illegal behaviors, HIV status, psychiatric illness, information related to sexual behaviors, etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00560B09" w:rsidRPr="00E433F1" w14:paraId="632B5531" w14:textId="77777777" w:rsidTr="0098615C">
         <w:trPr>
           <w:trHeight w:val="638"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="1159038047"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="747" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="00F7006D" w14:textId="77777777" w:rsidR="00560B09" w:rsidRPr="00E433F1" w:rsidRDefault="00560B09" w:rsidP="00DD28E8">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E433F1">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8860" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1ED8185C" w14:textId="77777777" w:rsidR="00560B09" w:rsidRPr="00E433F1" w:rsidRDefault="00560B09" w:rsidP="0024364B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Coordinating Center/Lead Site</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00560B09" w:rsidRPr="00E433F1" w14:paraId="159FE9A4" w14:textId="77777777" w:rsidTr="0098615C">
         <w:trPr>
           <w:trHeight w:val="638"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="-573432971"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="747" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="107020FE" w14:textId="77777777" w:rsidR="00560B09" w:rsidRPr="00E433F1" w:rsidRDefault="00560B09" w:rsidP="00DD28E8">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E433F1">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8860" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="38AE6686" w14:textId="77777777" w:rsidR="00560B09" w:rsidRPr="00E433F1" w:rsidRDefault="00560B09" w:rsidP="0024364B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Deception</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00560B09" w:rsidRPr="00E433F1" w14:paraId="5E151F19" w14:textId="77777777" w:rsidTr="0098615C">
         <w:trPr>
           <w:trHeight w:val="638"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="189269245"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="747" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="32D2EC94" w14:textId="77777777" w:rsidR="00560B09" w:rsidRPr="00E433F1" w:rsidRDefault="00560B09" w:rsidP="00DD28E8">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E433F1">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8860" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="60CAC5DA" w14:textId="0DC37E7D" w:rsidR="00560B09" w:rsidRPr="00E433F1" w:rsidRDefault="00560B09" w:rsidP="0024364B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Devices </w:t>
             </w:r>
             <w:r w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F0AE"/>
             </w:r>
             <w:r w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:tgtFrame="_blank" w:history="1">
+            <w:hyperlink r:id="rId23" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="00E433F1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:t>Complete Devices Form</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00560B09" w:rsidRPr="00E433F1" w14:paraId="4A4A9A76" w14:textId="77777777" w:rsidTr="0098615C">
         <w:trPr>
           <w:trHeight w:val="638"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="1290394859"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="747" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="6B56F94A" w14:textId="77777777" w:rsidR="00560B09" w:rsidRPr="00E433F1" w:rsidRDefault="00560B09" w:rsidP="00DD28E8">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E433F1">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8860" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="02A68BB7" w14:textId="0057C1E3" w:rsidR="00560B09" w:rsidRPr="00E433F1" w:rsidRDefault="00560B09" w:rsidP="003321E9">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Drugs </w:t>
             </w:r>
             <w:r w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F0AE"/>
             </w:r>
             <w:r w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:tgtFrame="_blank" w:history="1">
+            <w:hyperlink r:id="rId24" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="00E433F1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:t>Complete Drugs Form</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00560B09" w:rsidRPr="00E433F1" w14:paraId="53506A84" w14:textId="77777777" w:rsidTr="0098615C">
         <w:trPr>
           <w:trHeight w:val="638"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="-613900488"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="747" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="2B147670" w14:textId="77777777" w:rsidR="00560B09" w:rsidRPr="00E433F1" w:rsidRDefault="00560B09" w:rsidP="00DD28E8">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E433F1">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8860" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4B1081CD" w14:textId="40C6274A" w:rsidR="00560B09" w:rsidRPr="00E433F1" w:rsidRDefault="00560B09" w:rsidP="004178A0">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Ethnographic:</w:t>
             </w:r>
             <w:r w:rsidR="00F81F79" w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E433F1">
@@ -8979,700 +9059,692 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00560B09" w:rsidRPr="00E433F1" w14:paraId="7991DB2F" w14:textId="77777777" w:rsidTr="0098615C">
         <w:trPr>
           <w:trHeight w:val="638"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="-1895875502"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="747" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="4F132A03" w14:textId="77777777" w:rsidR="00560B09" w:rsidRPr="00E433F1" w:rsidRDefault="00560B09" w:rsidP="00DD28E8">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E433F1">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8860" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2D3F89AF" w14:textId="77777777" w:rsidR="00560B09" w:rsidRPr="00E433F1" w:rsidRDefault="00560B09" w:rsidP="0024364B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Focus Groups</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00560B09" w:rsidRPr="00E433F1" w14:paraId="7881BD1E" w14:textId="77777777" w:rsidTr="0098615C">
         <w:trPr>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="-418334829"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="747" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="6B928764" w14:textId="77777777" w:rsidR="00560B09" w:rsidRPr="00E433F1" w:rsidRDefault="007978E0" w:rsidP="007978E0">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E433F1">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8860" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6F610821" w14:textId="2A549D60" w:rsidR="00560B09" w:rsidRPr="00E433F1" w:rsidRDefault="00560B09" w:rsidP="0024364B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Testing </w:t>
             </w:r>
             <w:r w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F0AE"/>
             </w:r>
             <w:r w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:tgtFrame="_blank" w:history="1">
+            <w:hyperlink r:id="rId25" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="00E433F1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:t>Complete Genetics Form</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00560B09" w:rsidRPr="00E433F1" w14:paraId="342F81A5" w14:textId="77777777" w:rsidTr="0098615C">
         <w:trPr>
           <w:trHeight w:val="638"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="-109355153"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="747" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="24410DBA" w14:textId="77777777" w:rsidR="00560B09" w:rsidRPr="00E433F1" w:rsidRDefault="00560B09" w:rsidP="007978E0">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E433F1">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8860" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6EB86CB6" w14:textId="7A52E3B6" w:rsidR="00560B09" w:rsidRPr="00E433F1" w:rsidRDefault="00560B09" w:rsidP="0024364B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>MRI</w:t>
             </w:r>
             <w:r w:rsidR="00505A88" w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00505A88" w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F0AE"/>
             </w:r>
             <w:r w:rsidR="00505A88" w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:tgtFrame="_blank" w:history="1">
+            <w:hyperlink r:id="rId26" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidR="00505A88" w:rsidRPr="00E433F1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:t>Complete MRI Form</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00560B09" w:rsidRPr="00E433F1" w14:paraId="795ED928" w14:textId="77777777" w:rsidTr="0098615C">
         <w:trPr>
           <w:trHeight w:val="638"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="-126393798"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="747" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="1D8D76C7" w14:textId="77777777" w:rsidR="00560B09" w:rsidRPr="00E433F1" w:rsidRDefault="00560B09" w:rsidP="007978E0">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E433F1">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8860" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="57126FFB" w14:textId="77777777" w:rsidR="00560B09" w:rsidRPr="00E433F1" w:rsidRDefault="00560B09" w:rsidP="0024364B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Placebo</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00560B09" w:rsidRPr="00E433F1" w14:paraId="280526AE" w14:textId="77777777" w:rsidTr="0098615C">
         <w:trPr>
           <w:trHeight w:val="638"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="-215827049"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="747" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="46BDBFBA" w14:textId="77777777" w:rsidR="00560B09" w:rsidRPr="00E433F1" w:rsidRDefault="00560B09" w:rsidP="007978E0">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E433F1">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8860" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7871277F" w14:textId="77777777" w:rsidR="00560B09" w:rsidRPr="00E433F1" w:rsidRDefault="00560B09" w:rsidP="0024364B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Pregnancy Testing</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00560B09" w:rsidRPr="00E433F1" w14:paraId="424415D0" w14:textId="77777777" w:rsidTr="0098615C">
         <w:trPr>
           <w:trHeight w:val="638"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="1725946476"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="747" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="68A99848" w14:textId="77777777" w:rsidR="00560B09" w:rsidRPr="00E433F1" w:rsidRDefault="00560B09" w:rsidP="007978E0">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E433F1">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8860" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4D43EF67" w14:textId="77777777" w:rsidR="00560B09" w:rsidRPr="00E433F1" w:rsidRDefault="00560B09" w:rsidP="0024364B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Randomization</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00560B09" w:rsidRPr="00E433F1" w14:paraId="1E586774" w14:textId="77777777" w:rsidTr="0098615C">
         <w:trPr>
           <w:trHeight w:val="638"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="903568226"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="747" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="4905ACC5" w14:textId="77777777" w:rsidR="00560B09" w:rsidRPr="00E433F1" w:rsidRDefault="00560B09" w:rsidP="007978E0">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E433F1">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8860" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="79C1E418" w14:textId="77777777" w:rsidR="00560B09" w:rsidRPr="00E433F1" w:rsidRDefault="00560B09" w:rsidP="0024364B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Surveys, interviews, questionnaires</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00560B09" w:rsidRPr="00E433F1" w14:paraId="454DB130" w14:textId="77777777" w:rsidTr="0098615C">
         <w:trPr>
           <w:trHeight w:val="638"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="-1190370077"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="747" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="408594FF" w14:textId="77777777" w:rsidR="00560B09" w:rsidRPr="00E433F1" w:rsidRDefault="00560B09" w:rsidP="007978E0">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E433F1">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8860" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5FB1DBE4" w14:textId="77777777" w:rsidR="00560B09" w:rsidRPr="00E433F1" w:rsidRDefault="00560B09" w:rsidP="0024364B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Secondary Data Analysis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD276D" w:rsidRPr="00E433F1" w14:paraId="197325D5" w14:textId="77777777" w:rsidTr="0098615C">
         <w:trPr>
           <w:trHeight w:val="638"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="1415514737"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="747" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="509365D6" w14:textId="77777777" w:rsidR="00CD276D" w:rsidRPr="00E433F1" w:rsidRDefault="00560B09" w:rsidP="007978E0">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E433F1">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8860" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7990F7C6" w14:textId="77777777" w:rsidR="007B7AEF" w:rsidRPr="00E433F1" w:rsidRDefault="00CD276D" w:rsidP="007B7AEF">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Other (please describe):</w:t>
             </w:r>
             <w:r w:rsidR="00734297" w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007B7AEF" w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:id w:val="773978148"/>
                 <w:placeholder>
                   <w:docPart w:val="310804354C95427C8181BF08ED2547AF"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007B7AEF" w:rsidRPr="00E433F1">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="41B6B60F" w14:textId="497E6BC7" w:rsidR="00CD276D" w:rsidRPr="00E433F1" w:rsidRDefault="00CD276D" w:rsidP="00734297">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="717F21AF" w14:textId="77777777" w:rsidR="00A80AB7" w:rsidRDefault="00A80AB7" w:rsidP="00A80AB7">
@@ -9744,51 +9816,50 @@
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="747"/>
         <w:gridCol w:w="8860"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B3229A" w:rsidRPr="003323AC" w14:paraId="387F3323" w14:textId="77777777" w:rsidTr="0098615C">
         <w:trPr>
           <w:trHeight w:val="1335"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9607" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="622820CD" w14:textId="5887A2AE" w:rsidR="00B3229A" w:rsidRPr="00E433F1" w:rsidRDefault="00B3229A" w:rsidP="00F81F79">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Provide the Number of</w:t>
             </w:r>
             <w:r w:rsidR="00104F4A" w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Participants</w:t>
@@ -9905,74 +9976,74 @@
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">in the research </w:t>
             </w:r>
             <w:r w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>regardless of whether they complete any study procedures.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B3229A" w:rsidRPr="007A1BDC" w14:paraId="2853EA13" w14:textId="77777777" w:rsidTr="0070170D">
         <w:trPr>
           <w:trHeight w:val="557"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9607" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2C2F2966" w14:textId="099EFFE2" w:rsidR="00B3229A" w:rsidRPr="00E433F1" w:rsidRDefault="00000000" w:rsidP="0070170D">
+          <w:p w14:paraId="2C2F2966" w14:textId="099EFFE2" w:rsidR="00B3229A" w:rsidRPr="00E433F1" w:rsidRDefault="004B48BE" w:rsidP="0070170D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:id w:val="580104305"/>
                 <w:placeholder>
                   <w:docPart w:val="4FF584CD7333427489FDCA71343BEDBB"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007B7AEF" w:rsidRPr="00E433F1">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A929E9" w:rsidRPr="003323AC" w14:paraId="63169A5F" w14:textId="77777777" w:rsidTr="0098615C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9607" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="75053030" w14:textId="77777777" w:rsidR="00A929E9" w:rsidRPr="00E433F1" w:rsidRDefault="00A929E9" w:rsidP="00A80AB7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
@@ -10016,644 +10087,636 @@
             <w:r w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> population:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00560B09" w:rsidRPr="003323AC" w14:paraId="0B0406F2" w14:textId="77777777" w:rsidTr="0098615C">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="-522170183"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="747" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="752D0EF1" w14:textId="77777777" w:rsidR="00560B09" w:rsidRPr="00E433F1" w:rsidRDefault="007978E0" w:rsidP="007978E0">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E433F1">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8860" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5CA32AFC" w14:textId="77777777" w:rsidR="00560B09" w:rsidRPr="00E433F1" w:rsidRDefault="00560B09" w:rsidP="00A80AB7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Adults</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7AB4F410" w14:textId="77777777" w:rsidR="00560B09" w:rsidRPr="00E433F1" w:rsidRDefault="00560B09" w:rsidP="00A80AB7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00560B09" w:rsidRPr="003323AC" w14:paraId="7BB48925" w14:textId="77777777" w:rsidTr="0098615C">
         <w:trPr>
           <w:trHeight w:val="638"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="-57638340"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="747" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="348B3294" w14:textId="77777777" w:rsidR="00560B09" w:rsidRPr="00E433F1" w:rsidRDefault="00560B09" w:rsidP="007978E0">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E433F1">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8860" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5B20283D" w14:textId="77777777" w:rsidR="00560B09" w:rsidRPr="00E433F1" w:rsidRDefault="00560B09" w:rsidP="0024364B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Children (&lt; 18 years of age)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00560B09" w14:paraId="45E9021E" w14:textId="77777777" w:rsidTr="0098615C">
         <w:trPr>
           <w:trHeight w:val="638"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="-1495803727"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="747" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="57FE3A3D" w14:textId="77777777" w:rsidR="00560B09" w:rsidRPr="00E433F1" w:rsidRDefault="00560B09" w:rsidP="007978E0">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E433F1">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8860" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4F0D2248" w14:textId="77777777" w:rsidR="00560B09" w:rsidRPr="00E433F1" w:rsidRDefault="00560B09" w:rsidP="0024364B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Adults</w:t>
             </w:r>
             <w:r w:rsidR="00A47DCD" w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> with Limited Decision-Making Capacity</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00560B09" w14:paraId="3CBBA4BC" w14:textId="77777777" w:rsidTr="0098615C">
         <w:trPr>
           <w:trHeight w:val="638"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="-36513469"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="747" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="17030A33" w14:textId="77777777" w:rsidR="00560B09" w:rsidRPr="00E433F1" w:rsidRDefault="00560B09" w:rsidP="007978E0">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E433F1">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8860" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6AAAFD13" w14:textId="77777777" w:rsidR="00560B09" w:rsidRPr="00E433F1" w:rsidRDefault="00560B09" w:rsidP="0024364B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Non-English Speaking</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00560B09" w:rsidRPr="00BE1A6F" w14:paraId="68E34EA4" w14:textId="77777777" w:rsidTr="0098615C">
         <w:trPr>
           <w:trHeight w:val="638"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="-200013359"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="747" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="05AB8A2E" w14:textId="77777777" w:rsidR="00560B09" w:rsidRPr="00E433F1" w:rsidRDefault="00560B09" w:rsidP="007978E0">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E433F1">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8860" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="20E0BDEF" w14:textId="77777777" w:rsidR="00560B09" w:rsidRPr="00E433F1" w:rsidRDefault="00560B09" w:rsidP="0024364B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Prisoners</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00560B09" w:rsidRPr="00D02BDB" w14:paraId="0C1FB07D" w14:textId="77777777" w:rsidTr="0098615C">
         <w:trPr>
           <w:trHeight w:val="638"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="-703791534"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="747" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="734CDB17" w14:textId="77777777" w:rsidR="00560B09" w:rsidRPr="00E433F1" w:rsidRDefault="00560B09" w:rsidP="007978E0">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E433F1">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8860" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="667E08AD" w14:textId="77777777" w:rsidR="00560B09" w:rsidRPr="00E433F1" w:rsidRDefault="00560B09" w:rsidP="0024364B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>BU Employees</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00560B09" w:rsidRPr="006B2CAD" w14:paraId="5D7CA9E7" w14:textId="77777777" w:rsidTr="0098615C">
         <w:trPr>
           <w:trHeight w:val="638"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="1494063754"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="747" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="36C26482" w14:textId="77777777" w:rsidR="00560B09" w:rsidRPr="00E433F1" w:rsidRDefault="00560B09" w:rsidP="007978E0">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E433F1">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8860" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5A969270" w14:textId="77777777" w:rsidR="00560B09" w:rsidRPr="00E433F1" w:rsidRDefault="00560B09" w:rsidP="0024364B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>BU Students</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00560B09" w14:paraId="243C1B24" w14:textId="77777777" w:rsidTr="0098615C">
         <w:trPr>
           <w:trHeight w:val="638"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="-1555533919"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="747" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="128EED3F" w14:textId="77777777" w:rsidR="00560B09" w:rsidRPr="00E433F1" w:rsidRDefault="00560B09" w:rsidP="007978E0">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E433F1">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8860" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="103033B3" w14:textId="77777777" w:rsidR="00560B09" w:rsidRPr="00E433F1" w:rsidRDefault="00560B09" w:rsidP="0024364B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Wards of the state</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00560B09" w14:paraId="7B7A4C05" w14:textId="77777777" w:rsidTr="0098615C">
         <w:trPr>
           <w:trHeight w:val="638"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="-1774930122"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="747" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="30EA0800" w14:textId="77777777" w:rsidR="00560B09" w:rsidRPr="00E433F1" w:rsidRDefault="00560B09" w:rsidP="007978E0">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E433F1">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8860" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2A4B4E7D" w14:textId="77777777" w:rsidR="007B7AEF" w:rsidRPr="00E433F1" w:rsidRDefault="00560B09" w:rsidP="007B7AEF">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Other (please describe):</w:t>
             </w:r>
             <w:r w:rsidR="007B7AEF" w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1715305879"/>
                 <w:placeholder>
                   <w:docPart w:val="356D462CB99F4216BADBDA2BBFA44135"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007B7AEF" w:rsidRPr="00E433F1">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="1D41AC43" w14:textId="260ED7D8" w:rsidR="00560B09" w:rsidRPr="00E433F1" w:rsidRDefault="00560B09" w:rsidP="0024364B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A4773C" w:rsidRPr="00A929E9" w14:paraId="5171A5D3" w14:textId="77777777" w:rsidTr="0098615C">
         <w:tc>
@@ -10788,83 +10851,83 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> research study.</w:t>
             </w:r>
             <w:r w:rsidR="007C0923" w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A4773C" w:rsidRPr="007A1BDC" w14:paraId="1C95D1C6" w14:textId="77777777" w:rsidTr="0070170D">
         <w:trPr>
           <w:trHeight w:val="728"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9607" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0FF371E3" w14:textId="77777777" w:rsidR="00A4773C" w:rsidRPr="00E433F1" w:rsidRDefault="00A4773C" w:rsidP="007A1BDC">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="36B9040B" w14:textId="77777777" w:rsidR="007B7AEF" w:rsidRPr="00E433F1" w:rsidRDefault="00000000" w:rsidP="007B7AEF">
+          <w:p w14:paraId="36B9040B" w14:textId="77777777" w:rsidR="007B7AEF" w:rsidRPr="00E433F1" w:rsidRDefault="004B48BE" w:rsidP="007B7AEF">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1303461846"/>
                 <w:placeholder>
                   <w:docPart w:val="68E688513D3F4A4F8205950B61736FD3"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007B7AEF" w:rsidRPr="00E433F1">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="7AA4BA8E" w14:textId="77777777" w:rsidR="007A1BDC" w:rsidRPr="00E433F1" w:rsidRDefault="007A1BDC" w:rsidP="007A1BDC">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A929E9" w14:paraId="0FD8C6DA" w14:textId="77777777" w:rsidTr="0098615C">
         <w:tc>
@@ -10875,124 +10938,123 @@
           </w:tcPr>
           <w:p w14:paraId="418E6C2D" w14:textId="77777777" w:rsidR="00A929E9" w:rsidRPr="00E433F1" w:rsidRDefault="00A929E9" w:rsidP="00A929E9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Eligibility Criteria</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A929E9" w:rsidRPr="007D0004" w14:paraId="63AF1C72" w14:textId="77777777" w:rsidTr="0098615C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9607" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0A515E22" w14:textId="36B446F5" w:rsidR="00A929E9" w:rsidRPr="00E433F1" w:rsidRDefault="00A929E9" w:rsidP="003720F5">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Inclusion Criteria:</w:t>
             </w:r>
             <w:r w:rsidR="00734297" w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007B7AEF" w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1112433068"/>
                 <w:placeholder>
                   <w:docPart w:val="565C985076C944AB9406A741062D035D"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007B7AEF" w:rsidRPr="00E433F1">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="6E94F605" w14:textId="77777777" w:rsidR="00A929E9" w:rsidRPr="00E433F1" w:rsidRDefault="00A929E9" w:rsidP="00103573">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A929E9" w:rsidRPr="007D0004" w14:paraId="2975F939" w14:textId="77777777" w:rsidTr="0098615C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9607" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="656A30E4" w14:textId="45B6AACD" w:rsidR="007B7AEF" w:rsidRPr="00E433F1" w:rsidRDefault="00A929E9" w:rsidP="007B7AEF">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Exclusion Criteria</w:t>
             </w:r>
             <w:r w:rsidR="0003083F" w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (criteria which would disqualify an individual from participating in the study</w:t>
             </w:r>
             <w:r w:rsidR="00146634" w:rsidRPr="00E433F1">
@@ -11021,50 +11083,51 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007B7AEF" w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1414823402"/>
                 <w:placeholder>
                   <w:docPart w:val="9BADB2B688A24E0FA2A7033144C134BD"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007B7AEF" w:rsidRPr="00E433F1">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="5676DFD6" w14:textId="77777777" w:rsidR="00A929E9" w:rsidRPr="007D0004" w:rsidRDefault="00A929E9" w:rsidP="00E00651">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -11253,82 +11316,82 @@
               <w:t xml:space="preserve"> advertisements, brochures, flyers, letters/e-mails, scripts, etc.</w:t>
             </w:r>
             <w:r w:rsidR="00E00651" w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
             <w:r w:rsidR="00CD276D" w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>as separate documents in either Word or PDF format.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001B3845" w:rsidRPr="00103573" w14:paraId="66273A04" w14:textId="77777777" w:rsidTr="0098615C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9607" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6F6EA5B5" w14:textId="77777777" w:rsidR="001B3845" w:rsidRPr="00E433F1" w:rsidRDefault="001B3845" w:rsidP="00103573">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="36E40F2E" w14:textId="64BD2470" w:rsidR="001B3845" w:rsidRPr="00E433F1" w:rsidRDefault="00000000" w:rsidP="00103573">
+          <w:p w14:paraId="36E40F2E" w14:textId="64BD2470" w:rsidR="001B3845" w:rsidRPr="00E433F1" w:rsidRDefault="004B48BE" w:rsidP="00103573">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1236818531"/>
                 <w:placeholder>
                   <w:docPart w:val="A9EDB85781E5413AA0773C5A211F34B5"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007B7AEF" w:rsidRPr="00E433F1">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="09E9A84A" w14:textId="77777777" w:rsidR="001B3845" w:rsidRPr="00103573" w:rsidRDefault="001B3845" w:rsidP="00103573">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -11370,85 +11433,85 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Consent and Assent</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19FEBEB4" w14:textId="0A368746" w:rsidR="00D4788B" w:rsidRPr="00E433F1" w:rsidRDefault="004473FD" w:rsidP="00E433F1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-270"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E433F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Please refer to the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId27" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00E433F1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>consent</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E433F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId28" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00E433F1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>assent</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E433F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> form templates on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidRPr="00E433F1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>IRB website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E433F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> when creating your </w:t>
       </w:r>
       <w:r w:rsidR="00647206" w:rsidRPr="00E433F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>materials</w:t>
       </w:r>
       <w:r w:rsidRPr="00E433F1">
         <w:rPr>
@@ -11644,50 +11707,51 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0FE9142E" w14:textId="12E7A880" w:rsidR="003F5D7A" w:rsidRPr="00E433F1" w:rsidRDefault="0024364B" w:rsidP="00481DDE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Submit </w:t>
             </w:r>
             <w:r w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">copies of all </w:t>
             </w:r>
             <w:r w:rsidR="00093E91" w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">consent </w:t>
             </w:r>
             <w:r w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>forms and scripts</w:t>
@@ -11712,83 +11776,83 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>should be submitted as</w:t>
             </w:r>
             <w:r w:rsidR="00CD276D" w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> separate documents in Word format.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0024364B" w:rsidRPr="00103573" w14:paraId="0F5546B5" w14:textId="77777777" w:rsidTr="0070170D">
         <w:trPr>
           <w:trHeight w:val="620"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9607" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5B248577" w14:textId="77777777" w:rsidR="0024364B" w:rsidRPr="00E433F1" w:rsidRDefault="0024364B" w:rsidP="00103573">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="22C3270A" w14:textId="77777777" w:rsidR="007B7AEF" w:rsidRPr="00E433F1" w:rsidRDefault="00000000" w:rsidP="007B7AEF">
+          <w:p w14:paraId="22C3270A" w14:textId="77777777" w:rsidR="007B7AEF" w:rsidRPr="00E433F1" w:rsidRDefault="004B48BE" w:rsidP="007B7AEF">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1744673640"/>
                 <w:placeholder>
                   <w:docPart w:val="5F3549876ECF44BEB67288196B467703"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007B7AEF" w:rsidRPr="00E433F1">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="4656E9D4" w14:textId="77777777" w:rsidR="0024364B" w:rsidRPr="00E433F1" w:rsidRDefault="0024364B" w:rsidP="00103573">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="55863551" w14:textId="77777777" w:rsidR="000720D6" w:rsidRPr="00103573" w:rsidRDefault="000720D6" w:rsidP="00103573">
@@ -11972,182 +12036,181 @@
             </w:r>
             <w:r w:rsidR="0023184F" w:rsidRPr="0023184F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:b/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1919701759"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0023184F">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00560B09" w:rsidRPr="003323AC" w14:paraId="755BC38F" w14:textId="77777777" w:rsidTr="002E3A02">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-2011209318"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="747" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="7EF96856" w14:textId="77777777" w:rsidR="00560B09" w:rsidRDefault="008D35EE" w:rsidP="008D35EE">
                 <w:pPr>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8860" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4124A5C0" w14:textId="77777777" w:rsidR="00560B09" w:rsidRPr="00E433F1" w:rsidRDefault="00560B09" w:rsidP="0024364B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Consent Form</w:t>
             </w:r>
             <w:r w:rsidR="009C741D" w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>/Information Sheet</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="35F78FFE" w14:textId="77777777" w:rsidR="00560B09" w:rsidRPr="00E433F1" w:rsidRDefault="00560B09" w:rsidP="00E43D4B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00560B09" w:rsidRPr="003323AC" w14:paraId="6A72076F" w14:textId="77777777" w:rsidTr="002E3A02">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="1228502787"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="747" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="5C6A3F4E" w14:textId="77777777" w:rsidR="00560B09" w:rsidRDefault="00560B09" w:rsidP="008D35EE">
                 <w:pPr>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00AD3ABF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8860" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="730B8500" w14:textId="77777777" w:rsidR="00560B09" w:rsidRPr="00E433F1" w:rsidRDefault="00560B09" w:rsidP="001560B2">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Verbal Consent (Script)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1BFA3FE5" w14:textId="51E1496A" w:rsidR="00560B09" w:rsidRPr="00E433F1" w:rsidRDefault="00560B09" w:rsidP="001560B2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
@@ -12175,76 +12238,75 @@
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>If written consent will not be obtained, complete the ‘Waiver of Written Documentation Consent’ box (Box 1) located further down in this section</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00560B09" w:rsidRPr="003323AC" w14:paraId="28CCF2C2" w14:textId="77777777" w:rsidTr="002E3A02">
         <w:trPr>
           <w:trHeight w:val="638"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-1066256717"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="747" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="339425F6" w14:textId="77777777" w:rsidR="00560B09" w:rsidRDefault="00560B09" w:rsidP="008D35EE">
                 <w:pPr>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00AD3ABF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8860" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="558112C7" w14:textId="77777777" w:rsidR="00560B09" w:rsidRPr="00E433F1" w:rsidRDefault="00560B09" w:rsidP="001560B2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Consent will not be obtained</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="53BA2FE9" w14:textId="77777777" w:rsidR="00560B09" w:rsidRPr="00E433F1" w:rsidRDefault="00560B09" w:rsidP="001560B2">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
@@ -12370,107 +12432,107 @@
             </w:r>
             <w:r w:rsidR="0023184F" w:rsidRPr="007D12DE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">N/A </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:b/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1459409171"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0023184F" w:rsidRPr="007D12DE">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho"/>
                     <w:b/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00560B09" w:rsidRPr="003323AC" w14:paraId="3D86FEAA" w14:textId="77777777" w:rsidTr="002E3A02">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="1979099204"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="747" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="74EDA4BE" w14:textId="77777777" w:rsidR="00560B09" w:rsidRPr="00E433F1" w:rsidRDefault="008D35EE" w:rsidP="008D35EE">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E433F1">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8860" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5BD60B93" w14:textId="31266460" w:rsidR="00D3211F" w:rsidRPr="00E433F1" w:rsidRDefault="00560B09" w:rsidP="0043624A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Assent Form </w:t>
             </w:r>
             <w:r w:rsidR="00C0516E" w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>or</w:t>
             </w:r>
@@ -12577,298 +12639,289 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> using an age-appropriate form)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00560B09" w:rsidRPr="003323AC" w14:paraId="5F213F35" w14:textId="77777777" w:rsidTr="002E3A02">
         <w:trPr>
           <w:trHeight w:val="638"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="867960914"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="747" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="7EE487AF" w14:textId="77777777" w:rsidR="00560B09" w:rsidRPr="00E433F1" w:rsidRDefault="00560B09" w:rsidP="008D35EE">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E433F1">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8860" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2036532A" w14:textId="3DC61A02" w:rsidR="00560B09" w:rsidRPr="00E433F1" w:rsidRDefault="00560B09" w:rsidP="0024364B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Verbal Assent Script</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00560B09" w:rsidRPr="003323AC" w14:paraId="661E781E" w14:textId="77777777" w:rsidTr="002E3A02">
         <w:trPr>
           <w:trHeight w:val="638"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="-1170013831"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="747" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="1982C300" w14:textId="77777777" w:rsidR="00560B09" w:rsidRPr="00E433F1" w:rsidRDefault="00560B09" w:rsidP="008D35EE">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E433F1">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8860" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="487F9C4F" w14:textId="77777777" w:rsidR="00560B09" w:rsidRPr="00E433F1" w:rsidRDefault="00560B09" w:rsidP="00451C70">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Assent will not be obtained</w:t>
             </w:r>
             <w:r w:rsidR="00B3229A" w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
             <w:r w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>one of the following conditions must exist:</w:t>
             </w:r>
             <w:r w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23B0CAA5" w14:textId="5896B264" w:rsidR="00560B09" w:rsidRPr="00E433F1" w:rsidRDefault="00000000" w:rsidP="00BD57E5">
+          <w:p w14:paraId="23B0CAA5" w14:textId="5896B264" w:rsidR="00560B09" w:rsidRPr="00E433F1" w:rsidRDefault="004B48BE" w:rsidP="00BD57E5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="650" w:hanging="650"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1387027259"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BD57E5" w:rsidRPr="00E433F1">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00BD57E5" w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00560B09" w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">1. </w:t>
             </w:r>
             <w:r w:rsidR="00BD57E5" w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00560B09" w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">The capability of some or all of the children is so limited that they cannot reasonably be </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>The capability of some or all of the children is so limited that they cannot reasonably be consulted</w:t>
+            </w:r>
+            <w:r w:rsidR="00B3229A" w:rsidRPr="00E433F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
             <w:r w:rsidR="00560B09" w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>consulted</w:t>
-[...13 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46F3AC1F" w14:textId="25D26D15" w:rsidR="00560B09" w:rsidRPr="00E433F1" w:rsidRDefault="00000000" w:rsidP="00BD57E5">
+          <w:p w14:paraId="46F3AC1F" w14:textId="25D26D15" w:rsidR="00560B09" w:rsidRPr="00E433F1" w:rsidRDefault="004B48BE" w:rsidP="00BD57E5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="380" w:hanging="380"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:id w:val="917058475"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BD57E5" w:rsidRPr="00E433F1">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00BD57E5" w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00560B09" w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
             <w:r w:rsidR="00560B09" w:rsidRPr="00E433F1">
@@ -12885,226 +12938,210 @@
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00BD57E5" w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>The</w:t>
             </w:r>
             <w:r w:rsidR="00560B09" w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> children are too young to provide assent</w:t>
             </w:r>
             <w:r w:rsidR="00D3211F" w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (i.e. ages 5 and under</w:t>
-[...7 lines deleted...]
-              <w:t>)</w:t>
+              <w:t xml:space="preserve"> (i.e. ages 5 and under)</w:t>
             </w:r>
             <w:r w:rsidR="00B3229A" w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="777752EB" w14:textId="61B21AFD" w:rsidR="00560B09" w:rsidRPr="00E433F1" w:rsidRDefault="00000000" w:rsidP="00BD57E5">
+          </w:p>
+          <w:p w14:paraId="777752EB" w14:textId="61B21AFD" w:rsidR="00560B09" w:rsidRPr="00E433F1" w:rsidRDefault="004B48BE" w:rsidP="00BD57E5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="650" w:hanging="650"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1025912179"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BD57E5" w:rsidRPr="00E433F1">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00BD57E5" w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00560B09" w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
             <w:r w:rsidR="00560B09" w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BD57E5" w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00560B09" w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">The intervention or procedure involved in the research holds out the prospect of direct benefit to the health or well-being of the children and is available only in the context of the </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>The intervention or procedure involved in the research holds out the prospect of direct benefit to the health or well-being of the children and is available only in the context of the research</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD57E5" w:rsidRPr="00E433F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
             <w:r w:rsidR="00560B09" w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>research</w:t>
-[...13 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1DB93B23" w14:textId="2EFDBAF0" w:rsidR="00560B09" w:rsidRPr="00E433F1" w:rsidRDefault="00000000" w:rsidP="00061681">
+          <w:p w14:paraId="1DB93B23" w14:textId="2EFDBAF0" w:rsidR="00560B09" w:rsidRPr="00E433F1" w:rsidRDefault="004B48BE" w:rsidP="00061681">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="650" w:hanging="630"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:id w:val="627515581"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BD57E5" w:rsidRPr="00E433F1">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00BD57E5" w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00560B09" w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">4. </w:t>
             </w:r>
             <w:r w:rsidR="00BD57E5" w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00560B09" w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">The research meets the same conditions as those for waiver or alteration of informed consent in research involving adults, as specified in the regulations at </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r w:rsidR="00560B09" w:rsidRPr="00E433F1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:t>45 CFR 46.116(d)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00560B09" w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">*. </w:t>
             </w:r>
             <w:r w:rsidR="00560B09" w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Complete the ‘Waiver or Alteration of Consent’ box (Box 2) located further down in this section</w:t>
             </w:r>
             <w:r w:rsidR="009C161F" w:rsidRPr="00E433F1">
@@ -13192,168 +13229,167 @@
             </w:r>
             <w:r w:rsidRPr="007D12DE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">N/A </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:b/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-699552770"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00560B09" w:rsidRPr="007D12DE">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho"/>
                     <w:b/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00560B09" w:rsidRPr="003323AC" w14:paraId="3E84C5FF" w14:textId="77777777" w:rsidTr="002E3A02">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="-1159076124"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="747" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="213AEA87" w14:textId="496603B3" w:rsidR="00560B09" w:rsidRPr="00E433F1" w:rsidRDefault="00567927" w:rsidP="001729D0">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E433F1">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8860" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="095FE299" w14:textId="56F9492D" w:rsidR="00560B09" w:rsidRPr="00E433F1" w:rsidRDefault="00560B09" w:rsidP="00451C70">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Parental Consent Form</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00560B09" w:rsidRPr="003323AC" w14:paraId="2B0EE2D2" w14:textId="77777777" w:rsidTr="002E3A02">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="412280893"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="747" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="06ACAD3E" w14:textId="77777777" w:rsidR="00560B09" w:rsidRPr="00E433F1" w:rsidRDefault="00560B09" w:rsidP="001729D0">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E433F1">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8860" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="297EE2B1" w14:textId="77777777" w:rsidR="00560B09" w:rsidRPr="00E433F1" w:rsidRDefault="00560B09" w:rsidP="00451C70">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Parental Verbal Consent (Script)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="03CB5880" w14:textId="2296D496" w:rsidR="00560B09" w:rsidRPr="00E433F1" w:rsidRDefault="00560B09" w:rsidP="00DE1A59">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
@@ -13395,216 +13431,217 @@
             </w:r>
             <w:r w:rsidR="009C161F" w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00560B09" w:rsidRPr="003323AC" w14:paraId="2198D128" w14:textId="77777777" w:rsidTr="002E3A02">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="1554963362"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="747" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="75204E3B" w14:textId="77777777" w:rsidR="00560B09" w:rsidRPr="00E433F1" w:rsidRDefault="00560B09" w:rsidP="001729D0">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E433F1">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8860" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="73661342" w14:textId="77777777" w:rsidR="00560B09" w:rsidRPr="00E433F1" w:rsidRDefault="00560B09" w:rsidP="00DE1A59">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Parental permission will not be obtained</w:t>
             </w:r>
             <w:r w:rsidR="00DE1A59" w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
             <w:r w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>one of the following conditions must exist:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B8DFF48" w14:textId="49126D9B" w:rsidR="00560B09" w:rsidRPr="00E433F1" w:rsidRDefault="00000000" w:rsidP="00BA38D5">
+          <w:p w14:paraId="7B8DFF48" w14:textId="49126D9B" w:rsidR="00560B09" w:rsidRPr="00E433F1" w:rsidRDefault="004B48BE" w:rsidP="00BA38D5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="650" w:hanging="630"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-431899675"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BA38D5" w:rsidRPr="00E433F1">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00BA38D5" w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1. </w:t>
             </w:r>
             <w:r w:rsidR="00560B09" w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>The research protocol is designed to study conditions in children or a subject population for which parental or guardian permission is not a reasonable requirement to protect the subjects (for example, neglected or abused children).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1566BE22" w14:textId="1210F88A" w:rsidR="00560B09" w:rsidRPr="00E433F1" w:rsidRDefault="00000000" w:rsidP="00BA38D5">
+          <w:p w14:paraId="1566BE22" w14:textId="1210F88A" w:rsidR="00560B09" w:rsidRPr="00E433F1" w:rsidRDefault="004B48BE" w:rsidP="00BA38D5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="650" w:hanging="630"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:id w:val="733733657"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BA38D5" w:rsidRPr="00E433F1">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00560B09" w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BA38D5" w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">2. </w:t>
             </w:r>
             <w:r w:rsidR="00560B09" w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">The research meets the same conditions as those for waiver or alteration of informed consent in research involving adults, as specified in the regulations at </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r w:rsidR="00560B09" w:rsidRPr="00E433F1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:t>45 CFR 46.116(d</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00560B09" w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">)*. </w:t>
             </w:r>
             <w:r w:rsidR="00BA38D5" w:rsidRPr="00E433F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Note:</w:t>
             </w:r>
@@ -13713,251 +13750,253 @@
             </w:r>
             <w:r w:rsidRPr="007D12DE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">N/A </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:b/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-335148259"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="007D12DE">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho"/>
                     <w:b/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0024364B" w:rsidRPr="00E00532" w14:paraId="26B47911" w14:textId="77777777" w:rsidTr="002E3A02">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9607" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="00625DFF" w14:textId="77777777" w:rsidR="00E433F1" w:rsidRDefault="0087016B" w:rsidP="007B7AEF">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Describe the consent and/or assent process for enrolling </w:t>
             </w:r>
             <w:r w:rsidR="000513BD" w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">legally authorized representatives and the assent process of those they represent (e.g. </w:t>
             </w:r>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>adults with limited decisional capacity to consent to research</w:t>
             </w:r>
             <w:r w:rsidR="000513BD" w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1794BF52" w14:textId="58BCC000" w:rsidR="007B7AEF" w:rsidRPr="00E62390" w:rsidRDefault="00000000" w:rsidP="007B7AEF">
+          <w:p w14:paraId="1794BF52" w14:textId="58BCC000" w:rsidR="007B7AEF" w:rsidRPr="00E62390" w:rsidRDefault="004B48BE" w:rsidP="007B7AEF">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:id w:val="793489988"/>
                 <w:placeholder>
                   <w:docPart w:val="DD268FE5165B4AE2A44BBEB767C10F21"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007B7AEF" w:rsidRPr="00E62390">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="43A18692" w14:textId="77777777" w:rsidR="0024364B" w:rsidRPr="00E62390" w:rsidRDefault="0024364B" w:rsidP="00103573">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0024364B" w:rsidRPr="003323AC" w14:paraId="2E5B87C9" w14:textId="77777777" w:rsidTr="002E3A02">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9607" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="74953579" w14:textId="77777777" w:rsidR="0024364B" w:rsidRPr="00E62390" w:rsidRDefault="0024364B" w:rsidP="00103573">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Assent will be obtained from:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B315AEB" w14:textId="77777777" w:rsidR="00E80033" w:rsidRPr="00E62390" w:rsidRDefault="00000000" w:rsidP="00103573">
+          <w:p w14:paraId="1B315AEB" w14:textId="77777777" w:rsidR="00E80033" w:rsidRPr="00E62390" w:rsidRDefault="004B48BE" w:rsidP="00103573">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1153026301"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00560B09" w:rsidRPr="00E62390">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00560B09" w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E80033" w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>All Subjects</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F79BBDE" w14:textId="3450D682" w:rsidR="00E80033" w:rsidRPr="00E62390" w:rsidRDefault="00000000" w:rsidP="00103573">
+          <w:p w14:paraId="4F79BBDE" w14:textId="3450D682" w:rsidR="00E80033" w:rsidRPr="00E62390" w:rsidRDefault="004B48BE" w:rsidP="00103573">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-338926240"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00560B09" w:rsidRPr="00E62390">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00560B09" w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E80033" w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Some </w:t>
             </w:r>
             <w:r w:rsidR="00C0771F" w:rsidRPr="00E62390">
@@ -13973,83 +14012,85 @@
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>s, specify:</w:t>
             </w:r>
             <w:r w:rsidR="00672131" w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:id w:val="835662858"/>
                 <w:placeholder>
                   <w:docPart w:val="20F3BF5903614CD88757E46C3B586151"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00672131" w:rsidRPr="00E62390">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="0C290CF7" w14:textId="6CF75C4B" w:rsidR="0024364B" w:rsidRPr="00E62390" w:rsidRDefault="00000000" w:rsidP="00103573">
+          <w:p w14:paraId="0C290CF7" w14:textId="6CF75C4B" w:rsidR="0024364B" w:rsidRPr="00E62390" w:rsidRDefault="004B48BE" w:rsidP="00103573">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-372689857"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00560B09" w:rsidRPr="00E62390">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00560B09" w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E80033" w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">No </w:t>
             </w:r>
             <w:r w:rsidR="00C0771F" w:rsidRPr="00E62390">
@@ -14079,126 +14120,127 @@
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>s will assent, provide a rationale:</w:t>
             </w:r>
             <w:r w:rsidR="00672131" w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-2146808820"/>
                 <w:placeholder>
                   <w:docPart w:val="9D51615AEA4445F5ACF0070B492D24C5"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00672131" w:rsidRPr="00E62390">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="1DE326FD" w14:textId="77777777" w:rsidR="0082237B" w:rsidRPr="00E62390" w:rsidRDefault="0082237B" w:rsidP="00103573">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E52F9A" w:rsidRPr="003323AC" w14:paraId="4B8711A5" w14:textId="77777777" w:rsidTr="002E3A02">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9607" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="703F7158" w14:textId="77777777" w:rsidR="007B7AEF" w:rsidRPr="00E62390" w:rsidRDefault="00072262" w:rsidP="007B7AEF">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>List</w:t>
             </w:r>
             <w:r w:rsidR="00E52F9A" w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> who will serve as LAR:</w:t>
             </w:r>
             <w:r w:rsidR="007B7AEF" w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:id w:val="37015551"/>
                 <w:placeholder>
                   <w:docPart w:val="CF545633D07F4D90BE834B5F5FF96571"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007B7AEF" w:rsidRPr="00E62390">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="319F68DF" w14:textId="3B67325E" w:rsidR="002D007F" w:rsidRPr="00E62390" w:rsidRDefault="002D007F" w:rsidP="00103573">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
@@ -14210,151 +14252,151 @@
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9607"/>
       </w:tblGrid>
       <w:tr w:rsidR="0042463E" w:rsidRPr="001E1416" w14:paraId="2635E7D0" w14:textId="77777777" w:rsidTr="0079100F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9607" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="3E7EEC24" w14:textId="42E89E09" w:rsidR="0042463E" w:rsidRPr="00EE624A" w:rsidRDefault="00EE624A" w:rsidP="00EE624A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="4" w:name="_Hlk134134035"/>
+            <w:bookmarkStart w:id="5" w:name="_Hlk134134035"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Consent of Non-English Speaking Subjects</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                   </w:t>
             </w:r>
             <w:r w:rsidRPr="007D12DE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">N/A </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="712543495"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00E201BE">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
       <w:tr w:rsidR="0042463E" w:rsidRPr="00103573" w14:paraId="4B09EE33" w14:textId="77777777" w:rsidTr="0079100F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9607" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0846A9C2" w14:textId="0DC86810" w:rsidR="00EE624A" w:rsidRPr="00E62390" w:rsidRDefault="00EE624A" w:rsidP="00EE624A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Describe the process for obtaining consent from non-English speaking subjects</w:t>
             </w:r>
             <w:r w:rsidR="00072262" w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (a </w:t>
             </w:r>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">copy of the translated consent along with the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:tgtFrame="_blank" w:history="1">
+            <w:hyperlink r:id="rId32" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="00E62390">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:bCs/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>Attestation Form for Translation of Consent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> must be submitted</w:t>
             </w:r>
             <w:r w:rsidR="00072262" w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
@@ -14367,93 +14409,93 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">.  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4BEFD6A2" w14:textId="77777777" w:rsidR="0042463E" w:rsidRPr="00E62390" w:rsidRDefault="0042463E" w:rsidP="00103573">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00072262" w:rsidRPr="00103573" w14:paraId="57B9E1ED" w14:textId="77777777" w:rsidTr="0079100F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9607" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="25DFE24D" w14:textId="77777777" w:rsidR="007B7AEF" w:rsidRPr="00E62390" w:rsidRDefault="00072262" w:rsidP="007B7AEF">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>List who will serve as the interpreter and their qualifications:</w:t>
             </w:r>
             <w:r w:rsidR="007B7AEF" w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-109446622"/>
                 <w:placeholder>
                   <w:docPart w:val="B55F9918F91F432888F510D42DEC5334"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007B7AEF" w:rsidRPr="00E62390">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="45548D34" w14:textId="77777777" w:rsidR="00072262" w:rsidRPr="00E62390" w:rsidRDefault="00072262" w:rsidP="00EE624A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -14528,50 +14570,51 @@
             </w:r>
             <w:r w:rsidRPr="00A40A63">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">N/A </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:b/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="383449847"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00A40A63">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
                     <w:b/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="25231889" w14:textId="50D9A2BB" w:rsidR="00623844" w:rsidRPr="00A40A63" w:rsidRDefault="00623844" w:rsidP="004D1674">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -14667,571 +14710,567 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009163D2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00547981" w:rsidRPr="009163D2" w14:paraId="7E9BC459" w14:textId="77777777" w:rsidTr="00A40A63">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9607" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="1DD1399B" w14:textId="77777777" w:rsidR="00547981" w:rsidRPr="00547981" w:rsidRDefault="00000000" w:rsidP="003E2885">
+          <w:p w14:paraId="1DD1399B" w14:textId="77777777" w:rsidR="00547981" w:rsidRPr="00547981" w:rsidRDefault="004B48BE" w:rsidP="003E2885">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-373313255"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00560B09">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00547981">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00547981" w:rsidRPr="007D12DE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Criteria 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00734297" w:rsidRPr="009163D2" w14:paraId="2788CCE4" w14:textId="77777777" w:rsidTr="00A40A63">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7830" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="38C890C1" w14:textId="77777777" w:rsidR="00734297" w:rsidRPr="00E62390" w:rsidRDefault="00734297" w:rsidP="006B6CCE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">The research is </w:t>
             </w:r>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">NOT </w:t>
             </w:r>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>FDA Regulated</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="-754121020"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="810" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="016610DC" w14:textId="77777777" w:rsidR="00734297" w:rsidRPr="00E62390" w:rsidRDefault="00734297" w:rsidP="00FD7729">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E62390">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="-742711068"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="967" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="43A18C1B" w14:textId="77777777" w:rsidR="00734297" w:rsidRPr="00E62390" w:rsidRDefault="00734297" w:rsidP="00FD7729">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E62390">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00734297" w:rsidRPr="009163D2" w14:paraId="5F7E5198" w14:textId="77777777" w:rsidTr="00A40A63">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7830" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4629070B" w14:textId="77777777" w:rsidR="00734297" w:rsidRPr="00E62390" w:rsidRDefault="00734297" w:rsidP="006B6CCE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The only record linking the subject and the research would be the consent document</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="-1917007586"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="810" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="2EFFFE06" w14:textId="77777777" w:rsidR="00734297" w:rsidRPr="00E62390" w:rsidRDefault="00734297" w:rsidP="00FD7729">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E62390">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="-388029121"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="967" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="2DC0FB88" w14:textId="77777777" w:rsidR="00734297" w:rsidRPr="00E62390" w:rsidRDefault="00734297" w:rsidP="00FD7729">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E62390">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00734297" w:rsidRPr="009163D2" w14:paraId="3DF39CCF" w14:textId="77777777" w:rsidTr="00A40A63">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="343"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7830" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0C0D0F1C" w14:textId="77777777" w:rsidR="00734297" w:rsidRPr="00E62390" w:rsidRDefault="00734297" w:rsidP="006B6CCE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The principal risk would be potential harm resulting from a breach of confidentiality</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="-395428929"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="810" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="6C09654F" w14:textId="77777777" w:rsidR="00734297" w:rsidRPr="00E62390" w:rsidRDefault="00734297" w:rsidP="00FD7729">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E62390">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="1381207222"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="967" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="3F80741F" w14:textId="77777777" w:rsidR="00734297" w:rsidRPr="00E62390" w:rsidRDefault="00734297" w:rsidP="00FD7729">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E62390">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00734297" w:rsidRPr="009163D2" w14:paraId="6E5541ED" w14:textId="77777777" w:rsidTr="00A40A63">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="343"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7830" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45D378FB" w14:textId="77777777" w:rsidR="00734297" w:rsidRPr="00E62390" w:rsidRDefault="00734297" w:rsidP="006B6CCE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Each subject will be asked whether the subject wants documentation linking the subject to the research and the subject’s wishes will govern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="1884206378"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="810" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="5CD50F79" w14:textId="77777777" w:rsidR="00734297" w:rsidRPr="00E62390" w:rsidRDefault="00734297" w:rsidP="00FD7729">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E62390">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="1930308972"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="967" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="74BF6A13" w14:textId="77777777" w:rsidR="00734297" w:rsidRPr="00E62390" w:rsidRDefault="00734297" w:rsidP="00FD7729">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E62390">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00734297" w:rsidRPr="009163D2" w14:paraId="7C587801" w14:textId="77777777" w:rsidTr="00A40A63">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7830" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3ED8E8C2" w14:textId="0F28E59F" w:rsidR="009239F0" w:rsidRPr="00E62390" w:rsidRDefault="00734297" w:rsidP="006B6CCE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">A written statement/information sheet will be provided to subjects.  </w:t>
             </w:r>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -15244,122 +15283,123 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, provide rationale for not providing this information</w:t>
             </w:r>
             <w:r w:rsidR="00CA21E1" w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1176414747"/>
                 <w:placeholder>
                   <w:docPart w:val="E394217DBC09414F8886B7E7234FC2AC"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00672131" w:rsidRPr="00E62390">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="-304390562"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="810" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="226620C3" w14:textId="77777777" w:rsidR="00734297" w:rsidRPr="00E62390" w:rsidRDefault="00734297" w:rsidP="00FD7729">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E62390">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="-1938974811"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="967" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="43039ADA" w14:textId="77777777" w:rsidR="00734297" w:rsidRPr="00E62390" w:rsidRDefault="00734297" w:rsidP="00FD7729">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E62390">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00547981" w:rsidRPr="00547981" w14:paraId="5D760898" w14:textId="77777777" w:rsidTr="00A40A63">
         <w:tblPrEx>
@@ -15380,439 +15420,436 @@
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00547981">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="937017966"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00560B09">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007D12DE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Criteria 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00734297" w:rsidRPr="009163D2" w14:paraId="7B899180" w14:textId="77777777" w:rsidTr="00A40A63">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7830" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="14348949" w14:textId="77777777" w:rsidR="00734297" w:rsidRPr="00E62390" w:rsidRDefault="00734297" w:rsidP="006B6CCE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">The research is </w:t>
             </w:r>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">NOT </w:t>
             </w:r>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>FDA Regulated</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="-510060168"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="810" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="3E8375BC" w14:textId="77777777" w:rsidR="00734297" w:rsidRPr="00E62390" w:rsidRDefault="00734297" w:rsidP="00FD7729">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E62390">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="1697663700"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="967" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="54487A52" w14:textId="77777777" w:rsidR="00734297" w:rsidRPr="00E62390" w:rsidRDefault="00734297" w:rsidP="00FD7729">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E62390">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00734297" w:rsidRPr="009163D2" w14:paraId="64C6E756" w14:textId="77777777" w:rsidTr="00A40A63">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7830" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="679FC30C" w14:textId="77777777" w:rsidR="00734297" w:rsidRPr="00E62390" w:rsidRDefault="00734297" w:rsidP="006B6CCE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The research presents no more than minimal risk of harm to subjects</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="1052813978"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="810" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="770AA4C2" w14:textId="77777777" w:rsidR="00734297" w:rsidRPr="00E62390" w:rsidRDefault="00734297" w:rsidP="00FD7729">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E62390">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="834034279"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="967" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="6E5F9AEA" w14:textId="77777777" w:rsidR="00734297" w:rsidRPr="00E62390" w:rsidRDefault="00734297" w:rsidP="00FD7729">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E62390">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00734297" w:rsidRPr="009163D2" w14:paraId="6C6C02B8" w14:textId="77777777" w:rsidTr="00A40A63">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="343"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7830" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3DA5B079" w14:textId="77777777" w:rsidR="00734297" w:rsidRPr="00E62390" w:rsidRDefault="00734297" w:rsidP="006B6CCE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The research involves no procedures for which written consent is normally required outside of the research context</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="-501894621"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="810" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="186FF0D2" w14:textId="77777777" w:rsidR="00734297" w:rsidRPr="00E62390" w:rsidRDefault="00734297" w:rsidP="00FD7729">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E62390">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="1385302931"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="967" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="19765A1E" w14:textId="77777777" w:rsidR="00734297" w:rsidRPr="00E62390" w:rsidRDefault="00734297" w:rsidP="00FD7729">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E62390">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00734297" w14:paraId="1F490B31" w14:textId="77777777" w:rsidTr="00A40A63">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="343"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7830" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="572B420B" w14:textId="735E9938" w:rsidR="009239F0" w:rsidRPr="00E62390" w:rsidRDefault="00734297" w:rsidP="006B6CCE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">A written statement/information sheet will be provided to subjects.  If </w:t>
             </w:r>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -15834,679 +15871,676 @@
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="00672131" w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1948608200"/>
                 <w:placeholder>
                   <w:docPart w:val="CBB7D45E26A345EFAF202862783DA46B"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00672131" w:rsidRPr="00E62390">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="-542898367"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="810" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="31917378" w14:textId="77777777" w:rsidR="00734297" w:rsidRPr="00E62390" w:rsidRDefault="00734297" w:rsidP="00FD7729">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E62390">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="-1740157844"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="967" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="34078368" w14:textId="77777777" w:rsidR="00734297" w:rsidRPr="00E62390" w:rsidRDefault="00734297" w:rsidP="00FD7729">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E62390">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="000A41D5" w:rsidRPr="00547981" w14:paraId="22765E0C" w14:textId="77777777" w:rsidTr="00A40A63">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9607" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="503F2B8B" w14:textId="77777777" w:rsidR="000A41D5" w:rsidRPr="00547981" w:rsidRDefault="00000000" w:rsidP="000A41D5">
+          <w:p w14:paraId="503F2B8B" w14:textId="77777777" w:rsidR="000A41D5" w:rsidRPr="00547981" w:rsidRDefault="004B48BE" w:rsidP="000A41D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1402590243"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007758F3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="000A41D5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000A41D5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Criteria 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000A41D5" w:rsidRPr="00734297" w14:paraId="07E2A733" w14:textId="77777777" w:rsidTr="00A40A63">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7830" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3202B113" w14:textId="77777777" w:rsidR="000A41D5" w:rsidRPr="00E62390" w:rsidRDefault="000A41D5" w:rsidP="006B6CCE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">The research is </w:t>
             </w:r>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">NOT </w:t>
             </w:r>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>FDA Regulated</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="201988269"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="810" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="2C500104" w14:textId="77777777" w:rsidR="000A41D5" w:rsidRPr="00E62390" w:rsidRDefault="000A41D5" w:rsidP="000A41D5">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E62390">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="-37976191"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="967" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="1443CB80" w14:textId="77777777" w:rsidR="000A41D5" w:rsidRPr="00E62390" w:rsidRDefault="000A41D5" w:rsidP="000A41D5">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E62390">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="000A41D5" w:rsidRPr="00734297" w14:paraId="7184246C" w14:textId="77777777" w:rsidTr="00A40A63">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7830" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1D34FDC3" w14:textId="77777777" w:rsidR="000A41D5" w:rsidRPr="00E62390" w:rsidRDefault="000A41D5" w:rsidP="006B6CCE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The research presents no more than minimal risk of harm to subjects</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="-1274939029"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="810" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="14F7D817" w14:textId="77777777" w:rsidR="000A41D5" w:rsidRPr="00E62390" w:rsidRDefault="000A41D5" w:rsidP="000A41D5">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E62390">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="-465122247"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="967" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="0329B151" w14:textId="77777777" w:rsidR="000A41D5" w:rsidRPr="00E62390" w:rsidRDefault="000A41D5" w:rsidP="000A41D5">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E62390">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="000A41D5" w:rsidRPr="00734297" w14:paraId="7CE14F2C" w14:textId="77777777" w:rsidTr="00A40A63">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="343"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7830" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="757645AF" w14:textId="77777777" w:rsidR="000A41D5" w:rsidRPr="00E62390" w:rsidRDefault="000A41D5" w:rsidP="006B6CCE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The subjects or legally authorized representatives are members of a distinct cultural group or community in which signing forms is not the norm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="184256840"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="810" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="555C447B" w14:textId="77777777" w:rsidR="000A41D5" w:rsidRPr="00E62390" w:rsidRDefault="000A41D5" w:rsidP="000A41D5">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E62390">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="-302470640"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="967" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="4FBC10E7" w14:textId="77777777" w:rsidR="000A41D5" w:rsidRPr="00E62390" w:rsidRDefault="000A41D5" w:rsidP="000A41D5">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E62390">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="000A41D5" w:rsidRPr="00734297" w14:paraId="3FD8A581" w14:textId="77777777" w:rsidTr="00A40A63">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="343"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7830" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6AA74258" w14:textId="77777777" w:rsidR="000A41D5" w:rsidRPr="00E62390" w:rsidRDefault="000A41D5" w:rsidP="006B6CCE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>There is an appropriate mechanism for documenting that informed consent was obtained</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="-334296121"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="810" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="2DA91172" w14:textId="6AA2EE79" w:rsidR="000A41D5" w:rsidRPr="00E62390" w:rsidRDefault="00E62390" w:rsidP="000A41D5">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="461539979"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="967" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="4A0F1655" w14:textId="77777777" w:rsidR="000A41D5" w:rsidRPr="00E62390" w:rsidRDefault="000A41D5" w:rsidP="000A41D5">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E62390">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="000A41D5" w:rsidRPr="00734297" w14:paraId="1AE5B849" w14:textId="77777777" w:rsidTr="00A40A63">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="343"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7830" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3884DD46" w14:textId="77777777" w:rsidR="00ED416C" w:rsidRPr="00E62390" w:rsidRDefault="000A41D5" w:rsidP="006B6CCE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">A written statement/information sheet will be provided to subjects.  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6791D0D9" w14:textId="02DD003B" w:rsidR="009239F0" w:rsidRPr="00E62390" w:rsidRDefault="000A41D5" w:rsidP="006B6CCE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
@@ -16545,122 +16579,123 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="00672131" w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-736323748"/>
                 <w:placeholder>
                   <w:docPart w:val="FE7AA5FD9D4C44FC8263ECFFB2A4B3CF"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00672131" w:rsidRPr="00E62390">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="-1944533622"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="810" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="600610B0" w14:textId="77777777" w:rsidR="000A41D5" w:rsidRPr="00E62390" w:rsidRDefault="000A41D5" w:rsidP="000A41D5">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E62390">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="-1487075568"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="967" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="63BB1371" w14:textId="77777777" w:rsidR="000A41D5" w:rsidRPr="00E62390" w:rsidRDefault="000A41D5" w:rsidP="000A41D5">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E62390">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3646549C" w14:textId="77777777" w:rsidR="002979FF" w:rsidRDefault="002979FF" w:rsidP="0042463E">
@@ -16737,113 +16772,94 @@
               <w:t xml:space="preserve"> Alteration of Consent                                                                     </w:t>
             </w:r>
             <w:r w:rsidRPr="007D12DE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">N/A </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="363489064"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00E201BE">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008D092A" w:rsidRPr="00EE624A" w14:paraId="39FD245D" w14:textId="77777777" w:rsidTr="008D092A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9607" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="76D73AF1" w14:textId="5AAB6261" w:rsidR="008D092A" w:rsidRPr="00E62390" w:rsidRDefault="008D092A" w:rsidP="004D1674">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">The IRB may approve a consent procedure which does not include, or which alters, some or </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> the elements of informed consent or waive the requirements to obtain informed consent provided the IRB finds and documents ALL of the criteria listed below:</w:t>
+              <w:t>The IRB may approve a consent procedure which does not include, or which alters, some or all of the elements of informed consent or waive the requirements to obtain informed consent provided the IRB finds and documents ALL of the criteria listed below:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E1416" w:rsidRPr="001E1416" w14:paraId="4341E8EE" w14:textId="77777777" w:rsidTr="008D092A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7830" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="474540E7" w14:textId="2677BD71" w:rsidR="001E1416" w:rsidRPr="00E62390" w:rsidRDefault="001E1416" w:rsidP="007758F3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -16888,559 +16904,551 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008D092A" w:rsidRPr="001E1416" w14:paraId="24DF5E9E" w14:textId="77777777" w:rsidTr="008D092A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7830" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5291B9A4" w14:textId="04AACBC9" w:rsidR="008D092A" w:rsidRPr="00E62390" w:rsidRDefault="008D092A" w:rsidP="006B6CCE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">The research is </w:t>
             </w:r>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">NOT </w:t>
             </w:r>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>FDA Regulated</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="992149574"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="810" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="3B8BB7D9" w14:textId="77777777" w:rsidR="008D092A" w:rsidRPr="00E62390" w:rsidRDefault="008D092A" w:rsidP="008D092A">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E62390">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="-1169950055"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="967" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="7A18CF8D" w14:textId="77777777" w:rsidR="008D092A" w:rsidRPr="00E62390" w:rsidRDefault="008D092A" w:rsidP="008D092A">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E62390">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="008D092A" w:rsidRPr="001E1416" w14:paraId="33A30ED3" w14:textId="77777777" w:rsidTr="008D092A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7830" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6AB4CD3A" w14:textId="0F97F301" w:rsidR="008D092A" w:rsidRPr="00E62390" w:rsidRDefault="008D092A" w:rsidP="006B6CCE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The research involves no more than minimal risk to the subjects;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3532124C" w14:textId="77777777" w:rsidR="008D092A" w:rsidRPr="00E62390" w:rsidRDefault="008D092A" w:rsidP="008D092A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="967" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5CF4BA7C" w14:textId="77777777" w:rsidR="008D092A" w:rsidRPr="00E62390" w:rsidRDefault="008D092A" w:rsidP="008D092A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008D092A" w:rsidRPr="001E1416" w14:paraId="1A7ED113" w14:textId="77777777" w:rsidTr="008D092A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7830" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="283D99C2" w14:textId="77777777" w:rsidR="008D092A" w:rsidRPr="00E62390" w:rsidRDefault="008D092A" w:rsidP="006B6CCE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The waiver or alteration will not adversely affect the rights and welfare of the subjects;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="43344005"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="810" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="5E407075" w14:textId="77777777" w:rsidR="008D092A" w:rsidRPr="00E62390" w:rsidRDefault="008D092A" w:rsidP="008D092A">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E62390">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="433866489"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="967" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="69270F32" w14:textId="77777777" w:rsidR="008D092A" w:rsidRPr="00E62390" w:rsidRDefault="008D092A" w:rsidP="008D092A">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E62390">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="008D092A" w:rsidRPr="001E1416" w14:paraId="57099667" w14:textId="77777777" w:rsidTr="008D092A">
         <w:trPr>
           <w:trHeight w:val="343"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7830" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0E278C90" w14:textId="77777777" w:rsidR="008D092A" w:rsidRPr="00E62390" w:rsidRDefault="008D092A" w:rsidP="006B6CCE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The research could not practicably be carried out without the waiver or alteration;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-723606258"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="810" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="1E482ECE" w14:textId="77777777" w:rsidR="008D092A" w:rsidRPr="00734297" w:rsidRDefault="008D092A" w:rsidP="008D092A">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="1514181927"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="967" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="52385B0B" w14:textId="77777777" w:rsidR="008D092A" w:rsidRPr="00734297" w:rsidRDefault="008D092A" w:rsidP="008D092A">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="008D092A" w:rsidRPr="001E1416" w14:paraId="7ACEFDC0" w14:textId="77777777" w:rsidTr="008D092A">
         <w:trPr>
           <w:trHeight w:val="343"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7830" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="25DBCC5B" w14:textId="77777777" w:rsidR="008D092A" w:rsidRPr="00E62390" w:rsidRDefault="008D092A" w:rsidP="006B6CCE">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>If the research involves using identifiable private information or identifiable biospecimens, the research could not practicably be carried out without using such information or biospecimens in an identifiable format;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="281233674"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="810" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="7C3B77DA" w14:textId="77777777" w:rsidR="008D092A" w:rsidRDefault="008D092A" w:rsidP="008D092A">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-561638382"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="967" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="1071DA43" w14:textId="77777777" w:rsidR="008D092A" w:rsidRDefault="008D092A" w:rsidP="008D092A">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="008D092A" w:rsidRPr="001E1416" w14:paraId="20AE7BFC" w14:textId="77777777" w:rsidTr="008D092A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7830" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2A7414A3" w14:textId="347921D5" w:rsidR="008D092A" w:rsidRPr="00E62390" w:rsidRDefault="008D092A" w:rsidP="006B6CCE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Whenever appropriate, the subjects will be provided with additional pertinent information after participation.  </w:t>
             </w:r>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -17453,195 +17461,196 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, provide rationale for not providing this information:</w:t>
             </w:r>
             <w:r w:rsidR="00672131" w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1827095295"/>
                 <w:placeholder>
                   <w:docPart w:val="B2EEEE4CA235485AB7FB6F3C97CC6D10"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00672131" w:rsidRPr="00E62390">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-713416480"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="810" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="42487879" w14:textId="77777777" w:rsidR="008D092A" w:rsidRPr="00734297" w:rsidRDefault="008D092A" w:rsidP="008D092A">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="2116935168"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="967" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="714289D4" w14:textId="77777777" w:rsidR="008D092A" w:rsidRPr="00734297" w:rsidRDefault="008D092A" w:rsidP="008D092A">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="008D092A" w:rsidRPr="001E1416" w14:paraId="435C2683" w14:textId="77777777" w:rsidTr="008D092A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9607" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5D5C920F" w14:textId="2613C418" w:rsidR="008D092A" w:rsidRPr="00E62390" w:rsidRDefault="008D092A" w:rsidP="00061681">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Provide the justification/rationale for why this study meets the above criteria for waiving or altering consent (REQUIRED):</w:t>
             </w:r>
             <w:r w:rsidR="007B7AEF" w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-27342239"/>
                 <w:placeholder>
                   <w:docPart w:val="EB2423CA45E94C58BEBABB0F2C102798"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007B7AEF" w:rsidRPr="00E62390">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="413E39FE" w14:textId="77777777" w:rsidR="008870E2" w:rsidRDefault="008870E2" w:rsidP="001B444A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -17717,110 +17726,91 @@
               <w:t xml:space="preserve">                                                                                              </w:t>
             </w:r>
             <w:r w:rsidRPr="007D12DE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">N/A </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="473410179"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00E201BE">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Mincho" w:eastAsia="MS Mincho" w:hAnsi="MS Mincho" w:cs="MS Mincho" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F978D5" w:rsidRPr="00547981" w14:paraId="31BFE50F" w14:textId="77777777" w:rsidTr="00F978D5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9630" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="4E411498" w14:textId="6BB08E76" w:rsidR="00F978D5" w:rsidRPr="00E62390" w:rsidRDefault="00F978D5" w:rsidP="00206C56">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Gothic" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">The IRB may waive or alter informed consent requirements for certain minimal risk clinical investigations when the IRB finds and documents </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> the criteria listed below</w:t>
+              <w:t>The IRB may waive or alter informed consent requirements for certain minimal risk clinical investigations when the IRB finds and documents ALL of the criteria listed below</w:t>
             </w:r>
             <w:r w:rsidR="00B624AD" w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B624AD" w:rsidRPr="00547981" w14:paraId="4D5672DF" w14:textId="77777777" w:rsidTr="00F978D5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9630" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
               <w:tblW w:w="9855" w:type="dxa"/>
               <w:shd w:val="clear" w:color="auto" w:fill="548DD4" w:themeFill="text2" w:themeFillTint="99"/>
@@ -17906,372 +17896,368 @@
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve">    No</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="1B56004E" w14:textId="77777777" w:rsidR="00B624AD" w:rsidRPr="00E62390" w:rsidRDefault="00B624AD" w:rsidP="004D1674">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A25BB5" w:rsidRPr="00DC3E8E" w14:paraId="5088CAE4" w14:textId="77777777" w:rsidTr="00880F37">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7920" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="42A8D840" w14:textId="77777777" w:rsidR="00A25BB5" w:rsidRPr="00E62390" w:rsidRDefault="00A25BB5" w:rsidP="00913F25">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The clinical investigation involves no more than minimal risk (as defined in 21 CFR 50.3(k) or 56.102(i)) to the subjects;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="-443844314"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="810" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="627CF573" w14:textId="2AB0A865" w:rsidR="00A25BB5" w:rsidRPr="00E62390" w:rsidRDefault="002336F5" w:rsidP="00A25BB5">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E62390">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="-192156144"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="900" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="6EE133B0" w14:textId="77777777" w:rsidR="00A25BB5" w:rsidRPr="00E62390" w:rsidRDefault="009239F0" w:rsidP="00A25BB5">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E62390">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00A25BB5" w:rsidRPr="00DC3E8E" w14:paraId="0F53F563" w14:textId="77777777" w:rsidTr="00880F37">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7920" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2ADC72A8" w14:textId="77777777" w:rsidR="00A25BB5" w:rsidRPr="00E62390" w:rsidRDefault="00A25BB5" w:rsidP="00913F25">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The waiver or alteration will not adversely affect the rights and welfare of the subjects;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="-1547433560"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="810" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="66276B19" w14:textId="3AEA1B50" w:rsidR="00A25BB5" w:rsidRPr="00E62390" w:rsidRDefault="00880F37" w:rsidP="00A25BB5">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E62390">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="-980996339"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="900" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="114496A5" w14:textId="77777777" w:rsidR="00A25BB5" w:rsidRPr="00E62390" w:rsidRDefault="009239F0" w:rsidP="00A25BB5">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E62390">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00A25BB5" w:rsidRPr="00DC3E8E" w14:paraId="03FF7222" w14:textId="77777777" w:rsidTr="00880F37">
         <w:trPr>
           <w:trHeight w:val="343"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7920" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="22F98858" w14:textId="77777777" w:rsidR="00A25BB5" w:rsidRPr="00E62390" w:rsidRDefault="00A25BB5" w:rsidP="00913F25">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The clinical investigation could not practicably be carried out without the waiver or alteration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="1460842815"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="810" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="59F06658" w14:textId="77777777" w:rsidR="00A25BB5" w:rsidRPr="00E62390" w:rsidRDefault="00A25BB5" w:rsidP="00A25BB5">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E62390">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="444663414"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="900" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="769317A8" w14:textId="77777777" w:rsidR="00A25BB5" w:rsidRPr="00E62390" w:rsidRDefault="009239F0" w:rsidP="00A25BB5">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E62390">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="003A0978" w:rsidRPr="00DC3E8E" w14:paraId="7C76DEEE" w14:textId="77777777" w:rsidTr="00880F37">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7920" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5EAACA3C" w14:textId="5F568CC8" w:rsidR="003A0978" w:rsidRPr="00E62390" w:rsidRDefault="003A0978" w:rsidP="00913F25">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Whenever appropriate, the subjects will be provided with additional pertinent information after participation.  </w:t>
             </w:r>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -18284,193 +18270,194 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, provide rationale for not providing this information:</w:t>
             </w:r>
             <w:r w:rsidR="00672131" w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:id w:val="941115139"/>
                 <w:placeholder>
                   <w:docPart w:val="6F8F89CC4BD842E7913A12E9488CBDF7"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00672131" w:rsidRPr="00E62390">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="1514961803"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="810" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="591D591B" w14:textId="77777777" w:rsidR="003A0978" w:rsidRPr="00E62390" w:rsidRDefault="003A0978" w:rsidP="003A0978">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E62390">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="-243420121"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="900" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="55F03D92" w14:textId="77777777" w:rsidR="003A0978" w:rsidRPr="00E62390" w:rsidRDefault="009239F0" w:rsidP="003A0978">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E62390">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="008870E2" w:rsidRPr="00DC3E8E" w14:paraId="512248C0" w14:textId="77777777" w:rsidTr="00B624AD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9630" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="775348F1" w14:textId="4315573B" w:rsidR="008870E2" w:rsidRPr="00E62390" w:rsidRDefault="008870E2" w:rsidP="003720F5">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Additional Comments:</w:t>
             </w:r>
             <w:r w:rsidR="007B7AEF" w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:id w:val="488916497"/>
                 <w:placeholder>
                   <w:docPart w:val="B80759879D7A41EF8BB632DCA64A92FD"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007B7AEF" w:rsidRPr="00E62390">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2B4DC9B0" w14:textId="77777777" w:rsidR="00B218B0" w:rsidRDefault="00B218B0" w:rsidP="001B444A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -18743,121 +18730,111 @@
               </w:rPr>
               <w:t>Use of equipment (eye-tracker, treadmill, sensors, etc.)</w:t>
             </w:r>
             <w:r w:rsidR="007A689F" w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>. Provide a</w:t>
             </w:r>
             <w:r w:rsidR="00B63956" w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> brief</w:t>
             </w:r>
             <w:r w:rsidR="007A689F" w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> description of equipment that will be used in the </w:t>
-[...8 lines deleted...]
-              <w:t>study.</w:t>
+              <w:t xml:space="preserve"> description of equipment that will be used in the study.</w:t>
             </w:r>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="33908925" w14:textId="77777777" w:rsidR="00331C38" w:rsidRPr="00E62390" w:rsidRDefault="007A689F" w:rsidP="00E62390">
             <w:pPr>
               <w:pStyle w:val="MediumGrid22"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4AEA2D6D" w14:textId="1C5E7CBA" w:rsidR="007A689F" w:rsidRPr="00E62390" w:rsidRDefault="007A689F" w:rsidP="00E62390">
             <w:pPr>
               <w:pStyle w:val="MediumGrid22"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>*Not</w:t>
             </w:r>
             <w:r w:rsidR="00B63956" w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>e: The IRB may request more information about</w:t>
             </w:r>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> the equipment (including equipment manuals) and/or request that you submit </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:anchor="supplemental-forms" w:history="1">
+            <w:hyperlink r:id="rId33" w:anchor="supplemental-forms" w:history="1">
               <w:r w:rsidRPr="00E62390">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:t>Appendix C: Device Form</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14DD9866" w14:textId="77777777" w:rsidR="00B218B0" w:rsidRPr="00E62390" w:rsidRDefault="00B218B0" w:rsidP="00E62390">
             <w:pPr>
               <w:pStyle w:val="MediumGrid22"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
@@ -18917,85 +18894,85 @@
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">materials </w:t>
             </w:r>
             <w:r w:rsidR="00CA7D80" w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">should be submitted </w:t>
             </w:r>
             <w:r w:rsidR="00213285" w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>as separate documents in either Word or PDF format.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B218B0" w:rsidRPr="008424B4" w14:paraId="407C084C" w14:textId="77777777" w:rsidTr="007D12DE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9551" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="43E720FA" w14:textId="77777777" w:rsidR="00B218B0" w:rsidRPr="008424B4" w:rsidRDefault="00B218B0" w:rsidP="008424B4">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="14E8F3BC" w14:textId="3BFAE30D" w:rsidR="00B218B0" w:rsidRPr="008424B4" w:rsidRDefault="00000000" w:rsidP="00E62390">
+          <w:p w14:paraId="14E8F3BC" w14:textId="3BFAE30D" w:rsidR="00B218B0" w:rsidRPr="008424B4" w:rsidRDefault="004B48BE" w:rsidP="00E62390">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:id w:val="2047490160"/>
                 <w:placeholder>
                   <w:docPart w:val="A0940C60C1544EE88303A78CE58258F3"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FA03C2" w:rsidRPr="00F9399C">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="47DB3B3A" w14:textId="77777777" w:rsidR="00B218B0" w:rsidRPr="008424B4" w:rsidRDefault="00B218B0" w:rsidP="008424B4">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -19140,86 +19117,86 @@
             <w:r w:rsidR="00696FAB" w:rsidRPr="00D83266">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="003547AE" w:rsidRPr="00D83266">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008F7BB7" w:rsidRPr="008424B4" w14:paraId="3DF3240D" w14:textId="77777777" w:rsidTr="007D12DE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9540" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5C0005A3" w14:textId="77777777" w:rsidR="008F7BB7" w:rsidRPr="008424B4" w:rsidRDefault="008F7BB7" w:rsidP="00061681">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="07E52DDD" w14:textId="1A934BDF" w:rsidR="008F7BB7" w:rsidRPr="008424B4" w:rsidRDefault="00000000" w:rsidP="00061681">
+          <w:p w14:paraId="07E52DDD" w14:textId="1A934BDF" w:rsidR="008F7BB7" w:rsidRPr="008424B4" w:rsidRDefault="004B48BE" w:rsidP="00061681">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-101123183"/>
                 <w:placeholder>
                   <w:docPart w:val="2507BE30083743DE98C3F6CAFBEA0151"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FA03C2" w:rsidRPr="00F9399C">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="7E1D1D1F" w14:textId="77777777" w:rsidR="008F7BB7" w:rsidRPr="008424B4" w:rsidRDefault="008F7BB7" w:rsidP="00061681">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -19435,86 +19412,86 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>product labeling and package inserts, or investigator brochure</w:t>
             </w:r>
             <w:r w:rsidR="00FA03C2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> with the IRB application.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FA03C2" w:rsidRPr="008424B4" w14:paraId="1258B254" w14:textId="77777777" w:rsidTr="007D12DE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9540" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7FECC370" w14:textId="77777777" w:rsidR="00FA03C2" w:rsidRDefault="00FA03C2" w:rsidP="00061681">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="38BB7F43" w14:textId="6D87D486" w:rsidR="00FA03C2" w:rsidRPr="008424B4" w:rsidRDefault="00000000" w:rsidP="00061681">
+          <w:p w14:paraId="38BB7F43" w14:textId="6D87D486" w:rsidR="00FA03C2" w:rsidRPr="008424B4" w:rsidRDefault="004B48BE" w:rsidP="00061681">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1709298374"/>
                 <w:placeholder>
                   <w:docPart w:val="A598DF3C2CAC4D9E9B6FFBC4CE5DC58A"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FA03C2" w:rsidRPr="00F9399C">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>enter text</w:t>
                 </w:r>
                 <w:r w:rsidR="004A5FB0">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>; if this section is not applicable, put NA</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="20FC83CA" w14:textId="77777777" w:rsidR="00FA03C2" w:rsidRPr="008424B4" w:rsidRDefault="00FA03C2" w:rsidP="00061681">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -19579,86 +19556,86 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (approved and investigational)</w:t>
             </w:r>
             <w:r w:rsidRPr="00D83266">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, provide a list of, or references to, all known side effects.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B124AC" w:rsidRPr="008424B4" w14:paraId="35E0A723" w14:textId="77777777" w:rsidTr="007D12DE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9540" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2A677294" w14:textId="77777777" w:rsidR="00FA03C2" w:rsidRDefault="00FA03C2" w:rsidP="00061681">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="593748A6" w14:textId="1403B4A1" w:rsidR="00FA03C2" w:rsidRPr="008424B4" w:rsidRDefault="00000000" w:rsidP="00061681">
+          <w:p w14:paraId="593748A6" w14:textId="1403B4A1" w:rsidR="00FA03C2" w:rsidRPr="008424B4" w:rsidRDefault="004B48BE" w:rsidP="00061681">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-843086518"/>
                 <w:placeholder>
                   <w:docPart w:val="F6D4B8AC2B054656B84A1AACDC6D5E10"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FA03C2" w:rsidRPr="00F9399C">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>enter text</w:t>
                 </w:r>
                 <w:r w:rsidR="004A5FB0">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>; if this section is not applicable, put NA</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="5B1453D3" w14:textId="77777777" w:rsidR="00B124AC" w:rsidRDefault="00B124AC" w:rsidP="00061681">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -19839,51 +19816,51 @@
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>participants with an</w:t>
             </w:r>
             <w:r w:rsidR="00FA03C2" w:rsidRPr="003720F5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> anxiety disorder</w:t>
             </w:r>
             <w:r w:rsidR="00BE6C82">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">; e.g., reference to known adverse event profiles for participants selected for Alzheimer’s disease: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r w:rsidR="00BE6C82" w:rsidRPr="003B22FF">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="0070C0"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>https://pmc.ncbi.nlm.nih.gov/articles/PMC2955171/table/T3/</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="13736E5A" w14:textId="14CDDE8B" w:rsidR="00BE6C82" w:rsidRPr="003B22FF" w:rsidRDefault="00BE6C82" w:rsidP="00BE6C82">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0070C0"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B22FF">
               <w:rPr>
@@ -19921,86 +19898,86 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>this</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> study.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E60905" w:rsidRPr="008424B4" w14:paraId="79F019E7" w14:textId="77777777" w:rsidTr="007D12DE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9540" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4B8AAC9C" w14:textId="77777777" w:rsidR="00E60905" w:rsidRPr="003720F5" w:rsidRDefault="00E60905" w:rsidP="00061681">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="26A7CAA2" w14:textId="699269CA" w:rsidR="00B07E95" w:rsidRPr="008424B4" w:rsidRDefault="00000000" w:rsidP="00061681">
+          <w:p w14:paraId="26A7CAA2" w14:textId="699269CA" w:rsidR="00B07E95" w:rsidRPr="008424B4" w:rsidRDefault="004B48BE" w:rsidP="00061681">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:id w:val="325633542"/>
                 <w:placeholder>
                   <w:docPart w:val="522222F726DB480B8DF971E58FB4C233"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B07E95" w:rsidRPr="00F9399C">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>enter text</w:t>
                 </w:r>
                 <w:r w:rsidR="004A5FB0">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>; if this section is not applicable, put NA</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="13713AF9" w14:textId="27B93F35" w:rsidR="00E60905" w:rsidRPr="008424B4" w:rsidRDefault="00E60905" w:rsidP="00061681">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -20043,85 +20020,85 @@
             <w:r w:rsidR="00696FAB" w:rsidRPr="00D83266">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00D83266">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003547AE" w:rsidRPr="001E1416" w14:paraId="0336D1DC" w14:textId="77777777" w:rsidTr="007D12DE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9540" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="249A2E90" w14:textId="77777777" w:rsidR="003547AE" w:rsidRPr="008424B4" w:rsidRDefault="003547AE" w:rsidP="008424B4">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="49F9092D" w14:textId="0843B019" w:rsidR="003547AE" w:rsidRPr="008424B4" w:rsidRDefault="00000000" w:rsidP="003720F5">
+          <w:p w14:paraId="49F9092D" w14:textId="0843B019" w:rsidR="003547AE" w:rsidRPr="008424B4" w:rsidRDefault="004B48BE" w:rsidP="003720F5">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-183822001"/>
                 <w:placeholder>
                   <w:docPart w:val="C7024E73BB71461B8B458A922B792929"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B07E95" w:rsidRPr="00F9399C">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="71E1EC65" w14:textId="77777777" w:rsidR="003547AE" w:rsidRPr="008424B4" w:rsidRDefault="003547AE" w:rsidP="008424B4">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -20238,86 +20215,86 @@
             </w:r>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">NOTE: </w:t>
             </w:r>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Compensation and/or course credit are not considered benefits.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FA49C0" w:rsidRPr="008424B4" w14:paraId="63B83CBA" w14:textId="77777777" w:rsidTr="007D12DE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9540" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6F11B2E3" w14:textId="77777777" w:rsidR="00FA49C0" w:rsidRPr="00E62390" w:rsidRDefault="00FA49C0" w:rsidP="00E62390">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1B856D68" w14:textId="77777777" w:rsidR="00B07E95" w:rsidRPr="00E62390" w:rsidRDefault="00000000" w:rsidP="00E62390">
+          <w:p w14:paraId="1B856D68" w14:textId="77777777" w:rsidR="00B07E95" w:rsidRPr="00E62390" w:rsidRDefault="004B48BE" w:rsidP="00E62390">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1669781862"/>
                 <w:placeholder>
                   <w:docPart w:val="940C9436780F4BF786D49CB45E2B7832"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B07E95" w:rsidRPr="00E62390">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="06C8E2FA" w14:textId="77777777" w:rsidR="00FA49C0" w:rsidRPr="00E62390" w:rsidRDefault="00FA49C0" w:rsidP="00E62390">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -20345,86 +20322,86 @@
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Describe the potential benefits to society and/or others related to the study</w:t>
             </w:r>
             <w:r w:rsidR="005A5F9B" w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FA49C0" w:rsidRPr="008424B4" w14:paraId="363121C5" w14:textId="77777777" w:rsidTr="007D12DE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9540" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1C9BA412" w14:textId="77777777" w:rsidR="00FA49C0" w:rsidRPr="00E62390" w:rsidRDefault="00FA49C0" w:rsidP="00E62390">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="19F20269" w14:textId="5BC02CB3" w:rsidR="00FA49C0" w:rsidRPr="00E62390" w:rsidRDefault="00000000" w:rsidP="00E62390">
+          <w:p w14:paraId="19F20269" w14:textId="5BC02CB3" w:rsidR="00FA49C0" w:rsidRPr="00E62390" w:rsidRDefault="004B48BE" w:rsidP="00E62390">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:id w:val="640075070"/>
                 <w:placeholder>
                   <w:docPart w:val="BCC9830B269D4522900853C4A44339C9"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B07E95" w:rsidRPr="00E62390">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="74532EA3" w14:textId="77777777" w:rsidR="00FA49C0" w:rsidRPr="00E62390" w:rsidRDefault="00FA49C0" w:rsidP="00E62390">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -20559,224 +20536,209 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002336F5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00880F37" w:rsidRPr="008029CD" w14:paraId="5690EEB6" w14:textId="4618754B" w:rsidTr="002336F5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7735" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3D767B43" w14:textId="77777777" w:rsidR="00880F37" w:rsidRPr="00E62390" w:rsidRDefault="00880F37" w:rsidP="005A5F9B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Are there any costs to subjects </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> participating in this study? </w:t>
+              <w:t xml:space="preserve">Are there any costs to subjects as a result of participating in this study? </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="05638924" w14:textId="7626ECE9" w:rsidR="00880F37" w:rsidRPr="00E62390" w:rsidRDefault="00880F37" w:rsidP="005A5F9B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>If YES</w:t>
             </w:r>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>, provide a description of the costs:</w:t>
             </w:r>
             <w:r w:rsidR="00672131" w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:id w:val="312614645"/>
                 <w:placeholder>
                   <w:docPart w:val="4287D39C30EE40CE8D3D252987BB5B47"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00672131" w:rsidRPr="00E62390">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="-1326426372"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="900" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="3292FA4C" w14:textId="371E1D4E" w:rsidR="00880F37" w:rsidRPr="00E62390" w:rsidRDefault="002336F5" w:rsidP="00B755D7">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E62390">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="-107734623"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="900" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="33588F2B" w14:textId="19B2B10A" w:rsidR="00880F37" w:rsidRPr="00E62390" w:rsidRDefault="002336F5" w:rsidP="00B755D7">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E62390">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00880F37" w:rsidRPr="008029CD" w14:paraId="4C2E12FC" w14:textId="6779450D" w:rsidTr="002336F5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7735" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6B663DCE" w14:textId="77777777" w:rsidR="00880F37" w:rsidRPr="00E62390" w:rsidRDefault="00880F37" w:rsidP="005A5F9B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Will subjects be compensated for participating in the study?  Compensation may include cash, checks, gift cards, lotteries, course credit, etc. Payments should be prorated to compensate subjects for time and procedures completed</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C5DF934" w14:textId="4CB4C8A0" w:rsidR="00880F37" w:rsidRPr="00E62390" w:rsidRDefault="00880F37" w:rsidP="005A5F9B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
@@ -20788,230 +20750,234 @@
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>If YES</w:t>
             </w:r>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, provide a description of the compensation: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1353029589"/>
                 <w:placeholder>
                   <w:docPart w:val="48C0C54B3F3D44219C79C811DA78C146"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00672131" w:rsidRPr="00E62390">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="-1896499961"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="900" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="48A50F73" w14:textId="10A8359B" w:rsidR="00880F37" w:rsidRPr="00E62390" w:rsidRDefault="002336F5" w:rsidP="00B755D7">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E62390">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="573477594"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="900" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="325AFB29" w14:textId="4BA4A98D" w:rsidR="00880F37" w:rsidRPr="00E62390" w:rsidRDefault="002336F5" w:rsidP="00B755D7">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E62390">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00880F37" w:rsidRPr="008029CD" w14:paraId="26A5D628" w14:textId="67621BE6" w:rsidTr="002336F5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7735" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="277AA201" w14:textId="6DBB6C81" w:rsidR="00880F37" w:rsidRPr="00E62390" w:rsidRDefault="00880F37" w:rsidP="005A5F9B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Will identifiable information be sent to Accounts Payable, Post Award Financial Operations, etc. for payment purposes? </w:t>
             </w:r>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>If YES</w:t>
             </w:r>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>, this information must be disclosed in the consent form.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="-552934614"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="900" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="05710954" w14:textId="6CFAF8F8" w:rsidR="00880F37" w:rsidRPr="00E62390" w:rsidRDefault="002336F5" w:rsidP="00B755D7">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E62390">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="-1230369252"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="900" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="39D535C0" w14:textId="2BA22091" w:rsidR="00880F37" w:rsidRPr="00E62390" w:rsidRDefault="002336F5" w:rsidP="00B755D7">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E62390">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -21076,51 +21042,51 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15F3D594" w14:textId="04136963" w:rsidR="0092767E" w:rsidRPr="00E62390" w:rsidRDefault="0034424E" w:rsidP="001B444A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E62390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">For guidance on securing computers, please review the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId35" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00E62390">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>InfoSec Safe Computing webpage</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E62390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9625" w:type="dxa"/>
         <w:tblBorders>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
@@ -21275,96 +21241,98 @@
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="-704794719"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="900" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="37A2E816" w14:textId="415A87F9" w:rsidR="0092767E" w:rsidRPr="00E62390" w:rsidRDefault="0092767E" w:rsidP="00D72857">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:b/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E62390">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="324175454"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="990" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="29737EC3" w14:textId="29220229" w:rsidR="0092767E" w:rsidRPr="00E62390" w:rsidRDefault="0092767E" w:rsidP="00D72857">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:b/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E62390">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
@@ -21507,50 +21475,51 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="26D054FD" w14:textId="77777777" w:rsidR="00D72857" w:rsidRPr="00E62390" w:rsidRDefault="00D72857" w:rsidP="00D72857">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:id w:val="-1213718826"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
                 <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                 <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
               </w14:checkbox>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="11583222" w14:textId="1A26255D" w:rsidR="0092767E" w:rsidRPr="00E62390" w:rsidRDefault="00D72857" w:rsidP="00D72857">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:b/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E62390">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -21562,50 +21531,51 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5C3594A9" w14:textId="77777777" w:rsidR="00D72857" w:rsidRPr="00E62390" w:rsidRDefault="00D72857" w:rsidP="00D72857">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:id w:val="-1067335245"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
                 <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                 <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
               </w14:checkbox>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="59666512" w14:textId="52C09594" w:rsidR="0092767E" w:rsidRPr="00E62390" w:rsidRDefault="00E62390" w:rsidP="00D72857">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:b/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00113310" w:rsidRPr="00E62390" w14:paraId="6C85E1C5" w14:textId="77777777" w:rsidTr="0034424E">
@@ -21671,95 +21641,97 @@
           </w:p>
           <w:p w14:paraId="04770236" w14:textId="77777777" w:rsidR="00113310" w:rsidRPr="00E62390" w:rsidRDefault="00113310" w:rsidP="0027497B">
             <w:pPr>
               <w:ind w:left="340"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="1497072499"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="900" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="649C90B4" w14:textId="5CE3413C" w:rsidR="00113310" w:rsidRPr="00E62390" w:rsidRDefault="00113310" w:rsidP="00113310">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E62390">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="943276890"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="990" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="65684758" w14:textId="2F7A49A2" w:rsidR="00113310" w:rsidRPr="00E62390" w:rsidRDefault="00E62390" w:rsidP="00D72857">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
@@ -21798,130 +21770,114 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Malware Protection (e.g</w:t>
             </w:r>
             <w:r w:rsidR="0027497B" w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Microsoft Defender, BU </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> – no cost) </w:t>
+              <w:t xml:space="preserve"> Microsoft Defender, BU Crowdstrike – no cost) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="1875653730"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="900" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="5EF8A81B" w14:textId="4E661686" w:rsidR="00113310" w:rsidRPr="00E62390" w:rsidRDefault="00113310" w:rsidP="00113310">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E62390">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="-777488240"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="990" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="0455FAC4" w14:textId="2F9C4390" w:rsidR="00113310" w:rsidRPr="00E62390" w:rsidRDefault="00E62390" w:rsidP="00D72857">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
@@ -21977,95 +21933,97 @@
               <w:t xml:space="preserve">i.e. </w:t>
             </w:r>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>turned on)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="-1690365764"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="900" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="5FE79DF9" w14:textId="5B7CC56F" w:rsidR="00113310" w:rsidRPr="00E62390" w:rsidRDefault="00113310" w:rsidP="00113310">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E62390">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="1146705074"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="990" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="53A44594" w14:textId="7ADEBA59" w:rsidR="00113310" w:rsidRPr="00E62390" w:rsidRDefault="00113310" w:rsidP="00D72857">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E62390">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
@@ -22104,94 +22062,96 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Automatic screen lock to password/code at 15 minutes or less</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="2141454174"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="900" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="0C41FFA2" w14:textId="3DA2EF42" w:rsidR="00113310" w:rsidRPr="00E62390" w:rsidRDefault="00113310" w:rsidP="00113310">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E62390">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="926158166"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="990" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
               <w:p w14:paraId="5AF8B275" w14:textId="04AB6F1C" w:rsidR="00113310" w:rsidRPr="00E62390" w:rsidRDefault="00113310" w:rsidP="00D72857">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E62390">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
@@ -22258,84 +22218,84 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>be stored (e.g. paper, electronic database, etc.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D64833" w:rsidRPr="001E1416" w14:paraId="30F0660C" w14:textId="77777777" w:rsidTr="001B45A4">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="548DD4" w:themeFill="text2" w:themeFillTint="99"/>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="18" w:type="dxa"/>
           <w:trHeight w:val="521"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9607" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="40E517F5" w14:textId="77777777" w:rsidR="0090103C" w:rsidRDefault="0090103C" w:rsidP="008424B4">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="09F30EFD" w14:textId="284A171E" w:rsidR="00D64833" w:rsidRPr="008424B4" w:rsidRDefault="00000000" w:rsidP="008424B4">
+          <w:p w14:paraId="09F30EFD" w14:textId="284A171E" w:rsidR="00D64833" w:rsidRPr="008424B4" w:rsidRDefault="004B48BE" w:rsidP="008424B4">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1254397523"/>
                 <w:placeholder>
                   <w:docPart w:val="BC099E081A38437E81FDB1AA822A02F0"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0090103C" w:rsidRPr="00F9399C">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="4C92A5D3" w14:textId="77777777" w:rsidR="00D64833" w:rsidRPr="008424B4" w:rsidRDefault="00D64833" w:rsidP="008424B4">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -22424,133 +22384,132 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00734297" w:rsidRPr="008029CD" w14:paraId="158FE969" w14:textId="77777777" w:rsidTr="00DF18EF">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="452988663"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="827" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="61BF2E72" w14:textId="77777777" w:rsidR="00734297" w:rsidRPr="00734297" w:rsidRDefault="00734297" w:rsidP="00FD7729">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="1997449664"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="715" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="7E65A447" w14:textId="1F7CB289" w:rsidR="00734297" w:rsidRPr="00734297" w:rsidRDefault="0092767E" w:rsidP="00FD7729">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8083" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1C5C21F8" w14:textId="254E7B0F" w:rsidR="00734297" w:rsidRPr="00491653" w:rsidRDefault="00734297" w:rsidP="00E62390">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00491653">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Will you collect identifiable information? (e.g. names, social security numbers, addresses, </w:t>
             </w:r>
             <w:r w:rsidR="00434789" w:rsidRPr="00491653">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">email addresses, </w:t>
             </w:r>
             <w:r w:rsidRPr="00491653">
@@ -22652,84 +22611,84 @@
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="009F3C4B" w:rsidRPr="00491653">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Coding systems are used to: 1) protect the confidentiality of the research data and 2) allow the investigator to link subjects to their responses. Each subject is assigned a unique study ID at the beginning of the study. A separate document (key) should be maintained </w:t>
             </w:r>
             <w:r w:rsidR="00621D71" w:rsidRPr="00491653">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>that links the names of the subjects to the study ID numbers.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A4D3C" w:rsidRPr="008029CD" w14:paraId="405C9F16" w14:textId="77777777" w:rsidTr="00DF18EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9625" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="301A989A" w14:textId="77777777" w:rsidR="008A4D3C" w:rsidRPr="00CF7E18" w:rsidRDefault="008A4D3C" w:rsidP="00CF7E18">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="075D10F5" w14:textId="094E8EB7" w:rsidR="008A4D3C" w:rsidRDefault="00000000" w:rsidP="00CF7E18">
+          <w:p w14:paraId="075D10F5" w14:textId="094E8EB7" w:rsidR="008A4D3C" w:rsidRDefault="004B48BE" w:rsidP="00CF7E18">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-2084824040"/>
                 <w:placeholder>
                   <w:docPart w:val="3380783EBB9443AD944B4BA2E5677899"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0090103C" w:rsidRPr="00F9399C">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="186045A6" w14:textId="77777777" w:rsidR="008424B4" w:rsidRPr="00CF7E18" w:rsidRDefault="008424B4" w:rsidP="00CF7E18">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D97C86" w:rsidRPr="004102EF" w14:paraId="6B59AA91" w14:textId="77777777" w:rsidTr="004D1674">
@@ -22798,88 +22757,88 @@
             <w:r w:rsidRPr="00491653">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> will be handled, managed, and disseminated</w:t>
             </w:r>
             <w:r w:rsidR="00491653">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> by the study team.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D97C86" w:rsidRPr="004102EF" w14:paraId="7C59C554" w14:textId="77777777" w:rsidTr="003720F5">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9625" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1BCFD065" w14:textId="77777777" w:rsidR="00D97C86" w:rsidRDefault="00D97C86" w:rsidP="003E2885">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0C463487" w14:textId="7505EB81" w:rsidR="0090103C" w:rsidRPr="004102EF" w:rsidRDefault="00000000" w:rsidP="003E2885">
+          <w:p w14:paraId="0C463487" w14:textId="7505EB81" w:rsidR="0090103C" w:rsidRPr="004102EF" w:rsidRDefault="004B48BE" w:rsidP="003E2885">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-727994738"/>
                 <w:placeholder>
                   <w:docPart w:val="5B2613B7DB4B44BAAA6A345906F5A731"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0090103C" w:rsidRPr="00F9399C">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E2885" w:rsidRPr="004102EF" w14:paraId="37835DF0" w14:textId="77777777" w:rsidTr="00DF18EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="827" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="3C4FE828" w14:textId="2320DDFB" w:rsidR="003E2885" w:rsidRPr="00890D30" w:rsidRDefault="003E2885" w:rsidP="0092767E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -22935,133 +22894,132 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00734297" w:rsidRPr="008029CD" w14:paraId="594AED92" w14:textId="77777777" w:rsidTr="00DF18EF">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-1336836417"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="827" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="45B78545" w14:textId="77777777" w:rsidR="00734297" w:rsidRPr="00734297" w:rsidRDefault="00734297" w:rsidP="00FD7729">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-964043050"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="715" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="2C80940A" w14:textId="77777777" w:rsidR="00734297" w:rsidRPr="00734297" w:rsidRDefault="00734297" w:rsidP="00FD7729">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8083" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5BBC13A8" w14:textId="179FD0F8" w:rsidR="00734297" w:rsidRPr="00491653" w:rsidRDefault="00734297" w:rsidP="00DF18EF">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00491653">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Will you share data with others outside of </w:t>
             </w:r>
             <w:r w:rsidR="00491653">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r w:rsidR="00491653" w:rsidRPr="00491653">
               <w:rPr>
@@ -23239,84 +23197,84 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>, etc.).</w:t>
             </w:r>
             <w:r w:rsidR="00D97C86" w:rsidRPr="00491653">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003F4EFD" w:rsidRPr="008029CD" w14:paraId="78682396" w14:textId="77777777" w:rsidTr="004D1674">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9625" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7DEC78DA" w14:textId="77777777" w:rsidR="003F4EFD" w:rsidRPr="00CF7E18" w:rsidRDefault="003F4EFD" w:rsidP="004D1674">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="73E53F80" w14:textId="68FD6FBC" w:rsidR="003F4EFD" w:rsidRDefault="00000000" w:rsidP="004D1674">
+          <w:p w14:paraId="73E53F80" w14:textId="68FD6FBC" w:rsidR="003F4EFD" w:rsidRDefault="004B48BE" w:rsidP="004D1674">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:id w:val="504018187"/>
                 <w:placeholder>
                   <w:docPart w:val="CAA86DE14B04470F86EF23A9860595E3"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0090103C" w:rsidRPr="00F9399C">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="3CC1F887" w14:textId="77777777" w:rsidR="003F4EFD" w:rsidRPr="00CF7E18" w:rsidRDefault="003F4EFD" w:rsidP="004D1674">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -23326,51 +23284,51 @@
         <w:ind w:right="-270"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42AB711F" w14:textId="4909F883" w:rsidR="00F10213" w:rsidRPr="00890D30" w:rsidRDefault="00F10213" w:rsidP="00890D30">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-270"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00890D30">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Under the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId36" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00890D30">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>BU Data Classification Policy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00890D30">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>, human subject data that is both health-related* and personally identifiable (e.g., email address, phone number, picture or video recording of face) is classified as Restricted Use, while personally identifiable human subject data that is not health-related is classified as Confidential. Additionally, when direct identifiers are removed from personally identifiable human subject health data (i.e., identifiers are limited to dates, city, and Zip Code) the data is classified as Confidential. *Health-related information is very broad, including stress or anxiety related to school, but does not typically include social engagement, decision making, number of texts sent per day, or educational practices, strategies, or effectiveness.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9607" w:type="dxa"/>
         <w:tblInd w:w="18" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -23380,109 +23338,110 @@
       <w:tr w:rsidR="003E6F2A" w:rsidRPr="003547AE" w14:paraId="5CBCD2CA" w14:textId="77777777" w:rsidTr="0039370E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9607" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="323CACC5" w14:textId="473FBEFE" w:rsidR="003E6F2A" w:rsidRPr="0039370E" w:rsidRDefault="003E6F2A" w:rsidP="0030340F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039370E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Please identify where you will store Restricted Use data: for example, in BU REDCap; on a BU Restricted Use network drive; on a BU managed computer or server; on paper in a locked cabinet/office, or other services cleared for Restricted Use data by </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:tgtFrame="_blank" w:history="1">
+            <w:hyperlink r:id="rId37" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="0039370E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>BU Information Security</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0039370E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E6F2A" w:rsidRPr="001E1416" w14:paraId="3989872C" w14:textId="77777777" w:rsidTr="0039370E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9607" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="52EF6553" w14:textId="77777777" w:rsidR="003E6F2A" w:rsidRDefault="003E6F2A" w:rsidP="0030340F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="450F081B" w14:textId="37DF95DB" w:rsidR="003E6F2A" w:rsidRPr="00107C91" w:rsidRDefault="00000000" w:rsidP="0030340F">
+          <w:p w14:paraId="450F081B" w14:textId="37DF95DB" w:rsidR="003E6F2A" w:rsidRPr="00107C91" w:rsidRDefault="004B48BE" w:rsidP="0030340F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1384527624"/>
                 <w:placeholder>
                   <w:docPart w:val="76B0BC94949B4EA3A7F73E8253B40C79"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0090103C" w:rsidRPr="00F9399C">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="6CB6BD50" w14:textId="77777777" w:rsidR="003E6F2A" w:rsidRPr="00107C91" w:rsidRDefault="003E6F2A" w:rsidP="0030340F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E6F2A" w:rsidRPr="003547AE" w14:paraId="2800BA9C" w14:textId="77777777" w:rsidTr="0039370E">
@@ -23503,104 +23462,104 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039370E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Please identify where you will store Confidential data: for example, using a non-BU, third-party app but with anonymous accounts setup by research project; BU network drive; IS&amp;T/Research Computing, Shared Computing Cluster 4 (SCC4); BU managed computer; or other services cleared for Confidential data by</w:t>
             </w:r>
             <w:r w:rsidRPr="0039370E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:tgtFrame="_blank" w:history="1">
+            <w:hyperlink r:id="rId38" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="0039370E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>BU Information Security</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0039370E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">.   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E6F2A" w:rsidRPr="001E1416" w14:paraId="1AC40051" w14:textId="77777777" w:rsidTr="0039370E">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="548DD4" w:themeFill="text2" w:themeFillTint="99"/>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9607" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3F03C5EB" w14:textId="69030FE4" w:rsidR="003E6F2A" w:rsidRDefault="00000000" w:rsidP="0030340F">
+          <w:p w14:paraId="3F03C5EB" w14:textId="69030FE4" w:rsidR="003E6F2A" w:rsidRDefault="004B48BE" w:rsidP="0030340F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1929383681"/>
                 <w:placeholder>
                   <w:docPart w:val="1F8AA3AD56EA4E25BDDAC29B69CC990D"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0090103C" w:rsidRPr="00F9399C">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="0ECC9AA5" w14:textId="77777777" w:rsidR="003E6F2A" w:rsidRPr="00107C91" w:rsidRDefault="003E6F2A" w:rsidP="0030340F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5A55705A" w14:textId="77777777" w:rsidR="003E6F2A" w:rsidRPr="00107C91" w:rsidRDefault="003E6F2A" w:rsidP="0030340F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
@@ -23710,261 +23669,260 @@
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0030340F" w:rsidRPr="008029CD" w14:paraId="74174715" w14:textId="77777777" w:rsidTr="00D72857">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="-437609135"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="827" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="7EE8399C" w14:textId="77777777" w:rsidR="0030340F" w:rsidRPr="0039370E" w:rsidRDefault="0030340F" w:rsidP="0030340F">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="0039370E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="-1828355855"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="715" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="2DF72409" w14:textId="77777777" w:rsidR="0030340F" w:rsidRPr="0039370E" w:rsidRDefault="0030340F" w:rsidP="0030340F">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="0039370E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8083" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7D2E4B9A" w14:textId="7AE33675" w:rsidR="0030340F" w:rsidRPr="0039370E" w:rsidRDefault="0030340F" w:rsidP="00370872">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039370E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Will subjects setup accounts (e.g., personal email address) for a non-BU, third-party app that is not listed on the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:tgtFrame="_blank" w:history="1">
+            <w:hyperlink r:id="rId39" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="0039370E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:t>BU Information Securit</w:t>
               </w:r>
               <w:r w:rsidRPr="0039370E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:b/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:t>y</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0039370E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> website?</w:t>
             </w:r>
             <w:r w:rsidR="0039370E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> If yes, </w:t>
             </w:r>
             <w:r w:rsidR="00030370" w:rsidRPr="0039370E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">BU Information Security needs to complete a security review before the research protocol is approved.  Send an email to </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r w:rsidR="00030370" w:rsidRPr="0039370E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:t>buinfosec@bu.edu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00030370" w:rsidRPr="0039370E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> with the name of the vendor/app and an email address of someone at the vendor/app who can answer security questions.</w:t>
             </w:r>
             <w:r w:rsidR="00D72857" w:rsidRPr="0039370E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00030370" w:rsidRPr="008029CD" w14:paraId="1CD33BBD" w14:textId="77777777" w:rsidTr="00C55658">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9625" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2C1AD7BD" w14:textId="5B4CABD9" w:rsidR="00030370" w:rsidRPr="0039370E" w:rsidRDefault="00030370" w:rsidP="00E62390">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039370E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>If YES</w:t>
             </w:r>
             <w:r w:rsidRPr="0039370E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, please list the name(s) of the non-BU, third party apps: </w:t>
             </w:r>
             <w:r w:rsidR="0090103C" w:rsidRPr="0039370E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1113665903"/>
                 <w:placeholder>
                   <w:docPart w:val="A5038D89129E436899AA86010239EF4F"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0090103C" w:rsidRPr="0039370E">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="235B5E00" w14:textId="77777777" w:rsidR="00DF18EF" w:rsidRDefault="00DF18EF" w:rsidP="00876E05">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -24027,51 +23985,51 @@
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E04D3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>In</w:t>
             </w:r>
             <w:r w:rsidR="00532D9A" w:rsidRPr="002E04D3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2017 the NIH updated its policy for issuing </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:anchor=":~:text=Certificates%20of%20Confidentiality%20(Certificate%20or,a%20few%20other%20specific%20situations." w:history="1">
+            <w:hyperlink r:id="rId41" w:anchor=":~:text=Certificates%20of%20Confidentiality%20(Certificate%20or,a%20few%20other%20specific%20situations." w:history="1">
               <w:r w:rsidR="00532D9A" w:rsidRPr="002E04D3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:b/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>Certificates of Confidentiality</w:t>
               </w:r>
               <w:r w:rsidR="00532D9A" w:rsidRPr="002E04D3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00532D9A" w:rsidRPr="002E04D3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
@@ -24219,243 +24177,241 @@
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B44BD1" w:rsidRPr="002E04D3" w14:paraId="06999ABB" w14:textId="77777777" w:rsidTr="00EC51B3">
         <w:trPr>
           <w:trHeight w:val="683"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="1209153456"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="825" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="7BE2F515" w14:textId="77777777" w:rsidR="00B44BD1" w:rsidRPr="002E04D3" w:rsidRDefault="009239F0" w:rsidP="009239F0">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="002E04D3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="-556857638"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="713" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="4CE11C0B" w14:textId="77777777" w:rsidR="00B44BD1" w:rsidRPr="002E04D3" w:rsidRDefault="00734297" w:rsidP="009239F0">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="002E04D3">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8092" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="72FD9DBF" w14:textId="77777777" w:rsidR="00514768" w:rsidRPr="002E04D3" w:rsidRDefault="00DE10E7" w:rsidP="0034424E">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E04D3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Is your research funded by the NIH and eligible for a Certificate of Confidentiality?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00514768" w:rsidRPr="002E04D3" w14:paraId="1958B01F" w14:textId="77777777" w:rsidTr="00EC51B3">
         <w:trPr>
           <w:trHeight w:val="683"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="-1599948690"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="825" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="4DD1B29A" w14:textId="77777777" w:rsidR="00514768" w:rsidRPr="002E04D3" w:rsidRDefault="00514768" w:rsidP="009239F0">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="002E04D3">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="-1338463398"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="713" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="00BDA068" w14:textId="77777777" w:rsidR="00514768" w:rsidRPr="002E04D3" w:rsidRDefault="00514768" w:rsidP="009239F0">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="002E04D3">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8092" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="05BF5CD3" w14:textId="77777777" w:rsidR="00514768" w:rsidRPr="002E04D3" w:rsidRDefault="00514768" w:rsidP="0034424E">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E04D3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>If your research is not funded by the NIH, will you be applying for a Certificate of Confidentiality?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7A694D56" w14:textId="77777777" w:rsidR="00876E05" w:rsidRPr="00147CE4" w:rsidRDefault="00876E05" w:rsidP="00147CE4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
@@ -24562,86 +24518,86 @@
             <w:r w:rsidRPr="002E04D3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Describe how you will protect the privacy of subjects</w:t>
             </w:r>
             <w:r w:rsidR="00BC15B4" w:rsidRPr="002E04D3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (e.g. where will consent procedures take place, if interviews or other interventions, where will these procedures take place)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC2052" w:rsidRPr="001E1416" w14:paraId="4192F147" w14:textId="77777777" w:rsidTr="00EC51B3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9607" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="73F3351B" w14:textId="77777777" w:rsidR="00EC2052" w:rsidRPr="002E04D3" w:rsidRDefault="00EC2052" w:rsidP="002E04D3">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="54493854" w14:textId="13F5ADE4" w:rsidR="00EC2052" w:rsidRPr="002E04D3" w:rsidRDefault="00000000" w:rsidP="002E04D3">
+          <w:p w14:paraId="54493854" w14:textId="13F5ADE4" w:rsidR="00EC2052" w:rsidRPr="002E04D3" w:rsidRDefault="004B48BE" w:rsidP="002E04D3">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-63267225"/>
                 <w:placeholder>
                   <w:docPart w:val="EE1BEC01242248698429246DB727FB54"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0090103C" w:rsidRPr="002E04D3">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="1802E189" w14:textId="77777777" w:rsidR="00EC2052" w:rsidRPr="002E04D3" w:rsidRDefault="00EC2052" w:rsidP="002E04D3">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -24794,248 +24750,245 @@
             </w:r>
             <w:r w:rsidR="00147CE4" w:rsidRPr="002E04D3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00560B09" w:rsidRPr="002E04D3" w14:paraId="305EDAAF" w14:textId="77777777" w:rsidTr="00276D78">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="1924595029"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="918" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="7311A81B" w14:textId="77777777" w:rsidR="00560B09" w:rsidRPr="002E04D3" w:rsidRDefault="00560B09" w:rsidP="00560B09">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="002E04D3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8707" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="076B09AD" w14:textId="77777777" w:rsidR="00560B09" w:rsidRPr="002E04D3" w:rsidRDefault="00560B09" w:rsidP="00B64137">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E04D3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Principal Investigator</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00560B09" w:rsidRPr="002E04D3" w14:paraId="7E45116D" w14:textId="77777777" w:rsidTr="00276D78">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="-1239099202"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="918" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="41F84530" w14:textId="77777777" w:rsidR="00560B09" w:rsidRPr="002E04D3" w:rsidRDefault="00560B09" w:rsidP="00560B09">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="002E04D3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8707" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6C832591" w14:textId="77777777" w:rsidR="00560B09" w:rsidRPr="002E04D3" w:rsidRDefault="00560B09" w:rsidP="00B64137">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E04D3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Monitor/Monitoring Group</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00560B09" w:rsidRPr="002E04D3" w14:paraId="3F188D46" w14:textId="77777777" w:rsidTr="00276D78">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="-2046442837"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="918" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="3ABA7636" w14:textId="77777777" w:rsidR="00560B09" w:rsidRPr="002E04D3" w:rsidRDefault="00560B09" w:rsidP="00560B09">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="002E04D3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8707" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1E55D9F3" w14:textId="77777777" w:rsidR="00560B09" w:rsidRPr="002E04D3" w:rsidRDefault="00560B09" w:rsidP="00147CE4">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E04D3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Data and Safety Monitoring Board (DSMB)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="612AB96E" w14:textId="221E2E12" w:rsidR="00560B09" w:rsidRPr="002E04D3" w:rsidRDefault="00560B09" w:rsidP="00147CE4">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E04D3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>The DSMB Charter must be submitted with this Application</w:t>
             </w:r>
             <w:r w:rsidR="00147CE4" w:rsidRPr="002E04D3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="002E04D3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">For more information regarding a DSMB, please refer to the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r w:rsidR="00147CE4" w:rsidRPr="002E04D3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:t>NIH</w:t>
               </w:r>
               <w:r w:rsidRPr="002E04D3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> website</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00147CE4" w:rsidRPr="002E04D3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00147CE4" w:rsidRPr="002E04D3">
@@ -25100,84 +25053,84 @@
             <w:r w:rsidR="00E06EB4" w:rsidRPr="002E04D3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>how data will be</w:t>
             </w:r>
             <w:r w:rsidR="003F7DBF" w:rsidRPr="002E04D3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> collected and analyzed as the project progresses to assure the appropriateness of the research, its design, and subject protections.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC2052" w:rsidRPr="00276D78" w14:paraId="024E1DB0" w14:textId="77777777" w:rsidTr="00052703">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9630" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5611DE3D" w14:textId="77777777" w:rsidR="00EC2052" w:rsidRPr="00276D78" w:rsidRDefault="00EC2052" w:rsidP="00276D78">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0687A0B5" w14:textId="0E30BB87" w:rsidR="00EC2052" w:rsidRPr="00276D78" w:rsidRDefault="00000000" w:rsidP="00276D78">
+          <w:p w14:paraId="0687A0B5" w14:textId="0E30BB87" w:rsidR="00EC2052" w:rsidRPr="00276D78" w:rsidRDefault="004B48BE" w:rsidP="00276D78">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:id w:val="348995648"/>
                 <w:placeholder>
                   <w:docPart w:val="3849A6DE69714556AF599A00A9E7AE77"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0090103C" w:rsidRPr="00F9399C">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="1C2CEB5D" w14:textId="77777777" w:rsidR="00EC2052" w:rsidRPr="00276D78" w:rsidRDefault="00EC2052" w:rsidP="00276D78">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -25386,145 +25339,144 @@
               <w:t xml:space="preserve">HIPAA is a federal privacy law </w:t>
             </w:r>
             <w:r w:rsidR="00783E91">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>covering</w:t>
             </w:r>
             <w:r w:rsidRPr="00783E91">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Protected Health Information (PHI). PHI is individually identifiable health information created or received by a Covered Entity/Component.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00560B09" w:rsidRPr="00B44BD1" w14:paraId="7A7331BA" w14:textId="77777777" w:rsidTr="00F57DC3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="827" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:id w:val="1943028409"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
                 <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                 <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
               </w14:checkbox>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="3B14C43A" w14:textId="77777777" w:rsidR="00B56746" w:rsidRPr="00783E91" w:rsidRDefault="00B56746" w:rsidP="004E128D">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00783E91">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="753765B7" w14:textId="12D6ECEE" w:rsidR="00560B09" w:rsidRPr="00783E91" w:rsidRDefault="00560B09" w:rsidP="004E128D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="714" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:id w:val="682323090"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
                 <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                 <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
               </w14:checkbox>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="40634BC2" w14:textId="77777777" w:rsidR="00B56746" w:rsidRPr="00783E91" w:rsidRDefault="00B56746" w:rsidP="004E128D">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00783E91">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="69460BB3" w14:textId="6DD078BA" w:rsidR="00560B09" w:rsidRPr="00783E91" w:rsidRDefault="00560B09" w:rsidP="004E128D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8084" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3F3BB35C" w14:textId="3F7E00F7" w:rsidR="009239F0" w:rsidRPr="00783E91" w:rsidRDefault="00560B09" w:rsidP="00783E91">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00783E91">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Is th</w:t>
             </w:r>
             <w:r w:rsidR="00783E91">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidRPr="00783E91">
@@ -25717,51 +25669,51 @@
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Boston University Health Plan</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="79D1C2D2" w14:textId="3D66B207" w:rsidR="00B56746" w:rsidRDefault="00B56746" w:rsidP="004C1A73">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">*For guidance on HIPAA, please see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId43" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00B56746">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:bCs/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3047AFC5" w14:textId="4F501FDA" w:rsidR="00C1145E" w:rsidRPr="003720F5" w:rsidRDefault="00B56746" w:rsidP="004C1A73">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
@@ -26024,124 +25976,123 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00560B09" w:rsidRPr="00970F0C" w14:paraId="1FC52AAB" w14:textId="77777777" w:rsidTr="00ED2C8D">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="-2111114327"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="805" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="2DB610BE" w14:textId="5A845533" w:rsidR="00560B09" w:rsidRPr="00970F0C" w:rsidRDefault="0046149C" w:rsidP="0046149C">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00970F0C">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="1188956343"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="865" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="3CAD1899" w14:textId="77777777" w:rsidR="00560B09" w:rsidRPr="00970F0C" w:rsidRDefault="00560B09" w:rsidP="0046149C">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00970F0C">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7680" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="57957BAC" w14:textId="77777777" w:rsidR="00257179" w:rsidRPr="00970F0C" w:rsidRDefault="00560B09" w:rsidP="00944AAF">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00970F0C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Does this study involve collection of information from student school/university records? *If YES, refer to the</w:t>
             </w:r>
             <w:r w:rsidR="003E0A33" w:rsidRPr="00970F0C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> following </w:t>
             </w:r>
             <w:r w:rsidRPr="00970F0C">
@@ -26158,102 +26109,102 @@
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00970F0C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> for guidance</w:t>
             </w:r>
             <w:r w:rsidR="009A1E71" w:rsidRPr="00970F0C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> on FERPA</w:t>
             </w:r>
             <w:r w:rsidRPr="00970F0C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D1BA624" w14:textId="151E38A1" w:rsidR="00560B09" w:rsidRPr="00970F0C" w:rsidRDefault="00000000" w:rsidP="00B846F9">
+          <w:p w14:paraId="1D1BA624" w14:textId="151E38A1" w:rsidR="00560B09" w:rsidRPr="00970F0C" w:rsidRDefault="00B846F9" w:rsidP="00B846F9">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="470"/>
               </w:tabs>
               <w:ind w:left="470"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
-              <w:r w:rsidR="00B846F9" w:rsidRPr="00970F0C">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r w:rsidRPr="00970F0C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:t>http://www.bu.edu/reg/general-information/ferpa/</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="48C16E92" w14:textId="77777777" w:rsidR="00560B09" w:rsidRPr="00970F0C" w:rsidRDefault="00000000" w:rsidP="00B846F9">
+          <w:p w14:paraId="48C16E92" w14:textId="77777777" w:rsidR="00560B09" w:rsidRPr="00970F0C" w:rsidRDefault="003E0A33" w:rsidP="00B846F9">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="470"/>
               </w:tabs>
               <w:ind w:left="470"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-              <w:r w:rsidR="003E0A33" w:rsidRPr="00970F0C">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r w:rsidRPr="00970F0C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:t>http://www2.ed.gov/policy/gen/guid/fpco/ferpa/index.html</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="3FBBB96C" w14:textId="77777777" w:rsidR="003E0A33" w:rsidRPr="00970F0C" w:rsidRDefault="003E0A33" w:rsidP="00944AAF">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00970F0C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>If FERPA applies, you must complete the box below:</w:t>
@@ -26349,122 +26300,121 @@
             </w:r>
             <w:r w:rsidRPr="00970F0C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>dentify the person or class of parties to whom the disclosure can be made</w:t>
             </w:r>
             <w:r w:rsidR="00E61977" w:rsidRPr="00970F0C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E0A33" w:rsidRPr="00970F0C" w14:paraId="7AFA0CD2" w14:textId="77777777" w:rsidTr="009239F0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1670" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="66662018" w14:textId="77777777" w:rsidR="003E0A33" w:rsidRPr="00970F0C" w:rsidRDefault="00000000" w:rsidP="003E0A33">
+          <w:p w14:paraId="66662018" w14:textId="77777777" w:rsidR="003E0A33" w:rsidRPr="00970F0C" w:rsidRDefault="004B48BE" w:rsidP="003E0A33">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1461690244"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003E0A33" w:rsidRPr="00970F0C">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="003E0A33" w:rsidRPr="00970F0C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003E0A33" w:rsidRPr="00970F0C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76EA2EE1" w14:textId="77777777" w:rsidR="003E0A33" w:rsidRPr="00970F0C" w:rsidRDefault="003E0A33" w:rsidP="003E0A33">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00970F0C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>(REQUIRED)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7680" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="111558BD" w14:textId="471A60C7" w:rsidR="003E0A33" w:rsidRPr="00970F0C" w:rsidRDefault="003E0A33" w:rsidP="000963CF">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00970F0C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>I confirm that I will comply with the FERPA policy that is in place at the educational institution where I am conducting my research. This includes, if applicable, the requirements for written agreement when requesting a waiver of consent for personally identifiable information.</w:t>
             </w:r>
             <w:r w:rsidR="00881A8A" w:rsidRPr="00970F0C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008179FA" w:rsidRPr="00970F0C">
@@ -26699,151 +26649,150 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008179FA" w:rsidRPr="00970F0C" w14:paraId="4868BDF7" w14:textId="77777777" w:rsidTr="00725BDD">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="776444728"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="936" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="6825911F" w14:textId="77777777" w:rsidR="008179FA" w:rsidRPr="00970F0C" w:rsidRDefault="008179FA" w:rsidP="00F10390">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00970F0C">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="261885323"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="734" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="043D31CD" w14:textId="77777777" w:rsidR="008179FA" w:rsidRPr="00970F0C" w:rsidRDefault="008179FA" w:rsidP="00F10390">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00970F0C">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7680" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="43AEB83E" w14:textId="00010384" w:rsidR="00322093" w:rsidRPr="00970F0C" w:rsidRDefault="00257179" w:rsidP="00ED2C8D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00970F0C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Does PPRA apply to this study?</w:t>
             </w:r>
             <w:r w:rsidR="008179FA" w:rsidRPr="00970F0C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> If YES, refer to the following website for guidance: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r w:rsidR="00ED2C8D" w:rsidRPr="00970F0C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:t>https://studentprivacy.ed.gov/resources/protection-pupil-rights-amendment-ppra-general-guidance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00ED2C8D" w:rsidRPr="00970F0C">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2B03B5F8" w14:textId="77777777" w:rsidR="008179FA" w:rsidRPr="00970F0C" w:rsidRDefault="00257179" w:rsidP="000963CF">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:b/>
@@ -26920,122 +26869,121 @@
               </w:rPr>
               <w:t>’s</w:t>
             </w:r>
             <w:r w:rsidR="00CF4E70" w:rsidRPr="00970F0C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> participation in the study.</w:t>
             </w:r>
             <w:r w:rsidRPr="00970F0C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008179FA" w:rsidRPr="00970F0C" w14:paraId="6BB76509" w14:textId="77777777" w:rsidTr="00725BDD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1670" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6C57A969" w14:textId="77777777" w:rsidR="008179FA" w:rsidRPr="00970F0C" w:rsidRDefault="00000000" w:rsidP="000963CF">
+          <w:p w14:paraId="6C57A969" w14:textId="77777777" w:rsidR="008179FA" w:rsidRPr="00970F0C" w:rsidRDefault="004B48BE" w:rsidP="000963CF">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-638955193"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008179FA" w:rsidRPr="00970F0C">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008179FA" w:rsidRPr="00970F0C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008179FA" w:rsidRPr="00970F0C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A0B0180" w14:textId="77777777" w:rsidR="008179FA" w:rsidRPr="00970F0C" w:rsidRDefault="008179FA" w:rsidP="000963CF">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00970F0C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>(REQUIRED)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7680" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="13457C1F" w14:textId="77777777" w:rsidR="008179FA" w:rsidRPr="00970F0C" w:rsidRDefault="008179FA" w:rsidP="000963CF">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00970F0C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">I confirm that I </w:t>
             </w:r>
             <w:r w:rsidR="00CF4E70" w:rsidRPr="00970F0C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>will comply with the PPRA</w:t>
@@ -27245,124 +27193,123 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>FDAAA 801 Requirements</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00483A8C" w:rsidRPr="00B44BD1" w14:paraId="36D7FA94" w14:textId="77777777" w:rsidTr="00781917">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="1560517954"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="805" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="605F5B95" w14:textId="77777777" w:rsidR="00483A8C" w:rsidRPr="00E62390" w:rsidRDefault="00483A8C" w:rsidP="00E11AD9">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E62390">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="1241842453"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="810" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="45495911" w14:textId="77777777" w:rsidR="00483A8C" w:rsidRPr="00E62390" w:rsidRDefault="00483A8C" w:rsidP="00E11AD9">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E62390">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7735" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="29EAB745" w14:textId="77777777" w:rsidR="00483A8C" w:rsidRPr="00E62390" w:rsidRDefault="00483A8C" w:rsidP="00602531">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Does your study meet the definition of an applicable clinical trial </w:t>
             </w:r>
             <w:r w:rsidR="00725BDD" w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">(ACT) </w:t>
             </w:r>
             <w:r w:rsidRPr="00E62390">
@@ -27425,69 +27372,69 @@
               </w:rPr>
               <w:t>Trials of drugs and biologics: Controlled clinical investigations, other than phase 1 clinical investigations, of drugs or biological products subject to Food and Drug Administration (FDA) regulation</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3942588A" w14:textId="792DD1B6" w:rsidR="00781917" w:rsidRPr="00E62390" w:rsidRDefault="00483A8C" w:rsidP="00F71E26">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Trials of devices </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:anchor="footnote3" w:history="1">
+            <w:hyperlink r:id="rId47" w:anchor="footnote3" w:history="1">
               <w:r w:rsidRPr="00E62390">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>(see note)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">: 1) Controlled trials with health outcomes of devices subject to FDA regulation, other than small feasibility studies, and 2) </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:anchor="PedPostmarket" w:history="1">
+            <w:hyperlink r:id="rId48" w:anchor="PedPostmarket" w:history="1">
               <w:r w:rsidRPr="00E62390">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>pediatric post</w:t>
               </w:r>
               <w:r w:rsidR="00602531" w:rsidRPr="00E62390">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>-</w:t>
               </w:r>
               <w:r w:rsidRPr="00E62390">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -27538,51 +27485,51 @@
               <w:t>Note</w:t>
             </w:r>
             <w:r w:rsidR="00791A0F" w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">If your study meets the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r w:rsidRPr="00E62390">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:t>requirement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> for registration and reporting, you must submit the National Clinical Trial (NCT) Identifier # to the IRB prior to IRB approval</w:t>
             </w:r>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00602531" w:rsidRPr="00E62390">
@@ -27598,50 +27545,51 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>NCT #:</w:t>
             </w:r>
             <w:r w:rsidR="00602531" w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:id w:val="169841275"/>
                 <w:placeholder>
                   <w:docPart w:val="CDF268F38CF74030B83E4C4526ACC12C"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0090103C" w:rsidRPr="00E62390">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00483A8C" w:rsidRPr="004102EF" w14:paraId="4C1A8511" w14:textId="77777777" w:rsidTr="00781917">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="16B4E00D" w14:textId="77777777" w:rsidR="00483A8C" w:rsidRPr="004102EF" w:rsidRDefault="00483A8C" w:rsidP="00E11AD9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -27709,139 +27657,138 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ICMJE Requirements</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00483A8C" w:rsidRPr="00F8793A" w14:paraId="285FE90A" w14:textId="77777777" w:rsidTr="00781917">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="612182015"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="805" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="306FACFA" w14:textId="77777777" w:rsidR="00483A8C" w:rsidRDefault="00483A8C" w:rsidP="00E11AD9">
                 <w:pPr>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00125AA5">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-1262216893"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="810" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="474BB774" w14:textId="77777777" w:rsidR="00483A8C" w:rsidRDefault="00483A8C" w:rsidP="00E11AD9">
                 <w:pPr>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00125AA5">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7735" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3EC9C5AA" w14:textId="77777777" w:rsidR="00602531" w:rsidRPr="00E62390" w:rsidRDefault="00483A8C" w:rsidP="00602531">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Does your study meet the definition of a clinical trial and require registration in accordance with </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r w:rsidRPr="00E62390">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:t>ICMJE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">? </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5DB0F382" w14:textId="77777777" w:rsidR="00602531" w:rsidRPr="00E62390" w:rsidRDefault="00602531" w:rsidP="00602531">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
@@ -27909,50 +27856,51 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> #:</w:t>
             </w:r>
             <w:r w:rsidR="0090103C" w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1354336928"/>
                 <w:placeholder>
                   <w:docPart w:val="8381A854D4F14AA6B581A4C8F9412B72"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0090103C" w:rsidRPr="00E62390">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E11AD9" w:rsidRPr="00C205FE" w14:paraId="0B93596C" w14:textId="77777777" w:rsidTr="00781917">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="027BF509" w14:textId="77777777" w:rsidR="00E11AD9" w:rsidRPr="004102EF" w:rsidRDefault="00E11AD9" w:rsidP="00E11AD9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -28019,217 +27967,216 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>NIH Requirements</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E11AD9" w:rsidRPr="00941848" w14:paraId="1DAA4FBB" w14:textId="77777777" w:rsidTr="00781917">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="865493298"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="805" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="2EDA364A" w14:textId="77777777" w:rsidR="00E11AD9" w:rsidRDefault="00E11AD9" w:rsidP="00E11AD9">
                 <w:pPr>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00125AA5">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="314462435"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="810" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="04617540" w14:textId="77777777" w:rsidR="00E11AD9" w:rsidRDefault="00E11AD9" w:rsidP="00E11AD9">
                 <w:pPr>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00125AA5">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7735" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="29DBCCDA" w14:textId="77777777" w:rsidR="00E11AD9" w:rsidRPr="00E62390" w:rsidRDefault="00E11AD9" w:rsidP="00E83FED">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Does your study meet the definition of an applicable clinical trial and require registration </w:t>
             </w:r>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>AND</w:t>
             </w:r>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> results submission in accordance with NIH? </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="704E8E4D" w14:textId="77777777" w:rsidR="007818E0" w:rsidRPr="00E62390" w:rsidRDefault="007818E0" w:rsidP="00E83FED">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">For more information on this policy please refer to:  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10B60847" w14:textId="77777777" w:rsidR="007818E0" w:rsidRPr="00E62390" w:rsidRDefault="00000000" w:rsidP="00E83FED">
+          <w:p w14:paraId="10B60847" w14:textId="77777777" w:rsidR="007818E0" w:rsidRPr="00E62390" w:rsidRDefault="007818E0" w:rsidP="00E83FED">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
-              <w:r w:rsidR="007818E0" w:rsidRPr="00E62390">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r w:rsidRPr="00E62390">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:t>NIH Policy on the Dissemination of NIH-Funded Clinical Trial Information</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="007818E0" w:rsidRPr="00E62390">
+            <w:r w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32683947" w14:textId="3BF91411" w:rsidR="00602531" w:rsidRPr="00E62390" w:rsidRDefault="00000000" w:rsidP="00E83FED">
+          <w:p w14:paraId="32683947" w14:textId="3BF91411" w:rsidR="00602531" w:rsidRPr="00E62390" w:rsidRDefault="007818E0" w:rsidP="00E83FED">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-              <w:r w:rsidR="007818E0" w:rsidRPr="00E62390">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r w:rsidRPr="00E62390">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:t>Checklist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00593FF0" w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> for Evaluating Whether a Clinical Trial or Study is an Applicable Clinical Trial</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="636A1615" w14:textId="6AE718EC" w:rsidR="00E11AD9" w:rsidRPr="00E62390" w:rsidRDefault="00E11AD9" w:rsidP="00E83FED">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
@@ -28279,50 +28226,51 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>NCT #:</w:t>
             </w:r>
             <w:r w:rsidR="0090103C" w:rsidRPr="00E62390">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:id w:val="595753689"/>
                 <w:placeholder>
                   <w:docPart w:val="8FB767765FE34A229E8EDA7F5FAB75C7"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0090103C" w:rsidRPr="00E62390">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>enter text</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="77DE13CB" w14:textId="77777777" w:rsidR="00E11AD9" w:rsidRPr="00E62390" w:rsidRDefault="00E11AD9" w:rsidP="00E11AD9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -28379,67 +28327,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="2FC639A1" w14:textId="77777777" w:rsidR="00C96C16" w:rsidRPr="00E62390" w:rsidRDefault="00C96C16" w:rsidP="00F71E26">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E62390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">By submitting this </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> I attest to the fact that all research activities to be implemented related to human subjects have been completely and accurately described herein.</w:t>
+        <w:t>By submitting this protocol I attest to the fact that all research activities to be implemented related to human subjects have been completely and accurately described herein.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="629D9F4A" w14:textId="77777777" w:rsidR="00C96C16" w:rsidRPr="00E62390" w:rsidRDefault="00C96C16" w:rsidP="00F71E26">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E62390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
@@ -28447,67 +28379,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="53F4D6DD" w14:textId="77777777" w:rsidR="00C96C16" w:rsidRPr="00E62390" w:rsidRDefault="00C96C16" w:rsidP="00F71E26">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E62390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">I agree to comply with all institutional policies and procedures related to human </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> research and will not begin any human subjects research activities until I have obtained full approval from the IRB.</w:t>
+        <w:t>I agree to comply with all institutional policies and procedures related to human subjects research and will not begin any human subjects research activities until I have obtained full approval from the IRB.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72E3B539" w14:textId="77777777" w:rsidR="00C96C16" w:rsidRPr="00E62390" w:rsidRDefault="00C96C16" w:rsidP="00F71E26">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E62390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
@@ -28664,154 +28580,255 @@
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="00D63E9D" w:rsidRPr="00E62390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">completed </w:t>
       </w:r>
       <w:r w:rsidRPr="00E62390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">training as </w:t>
       </w:r>
       <w:r w:rsidR="00E83FED" w:rsidRPr="00E62390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">required by University </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49" w:history="1">
+      <w:hyperlink r:id="rId53" w:history="1">
         <w:r w:rsidR="00E83FED" w:rsidRPr="00E62390">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>Policy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E83FED" w:rsidRPr="00E62390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E62390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="711FF09F" w14:textId="77777777" w:rsidR="00FF5C5B" w:rsidRPr="00E032D9" w:rsidRDefault="00FF5C5B" w:rsidP="00FF5C5B">
+    <w:p w14:paraId="74C010A2" w14:textId="77777777" w:rsidR="009A2506" w:rsidRDefault="009A2506" w:rsidP="00FF5C5B">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="6270777E" w14:textId="77777777" w:rsidR="009A2506" w:rsidRDefault="009A2506" w:rsidP="00FF5C5B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Principal Investigator S</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E032D9">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48FFBAE7" w14:textId="77777777" w:rsidR="009A2506" w:rsidRDefault="009A2506" w:rsidP="00FF5C5B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ignature</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="698F1042" w14:textId="77777777" w:rsidR="009A2506" w:rsidRDefault="009A2506" w:rsidP="00FF5C5B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>:</w:t>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47C7C13D" w14:textId="77777777" w:rsidR="009A2506" w:rsidRDefault="009A2506" w:rsidP="00FF5C5B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="083D15C1" w14:textId="77777777" w:rsidR="009A2506" w:rsidRDefault="009A2506" w:rsidP="00FF5C5B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EB68A75" w14:textId="22D6E02D" w:rsidR="009A2506" w:rsidRPr="009A2506" w:rsidRDefault="009A2506" w:rsidP="00FF5C5B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A2506">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Principal Investigator Printed Name:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E62390">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:id w:val="1009719027"/>
+          <w:placeholder>
+            <w:docPart w:val="A9A1EADCD1C14C3D9ED4BA59D4370CE0"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00E62390">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              <w:sz w:val="22"/>
+            </w:rPr>
+            <w:t xml:space="preserve">enter text </w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="711FF09F" w14:textId="7DCDF52B" w:rsidR="00FF5C5B" w:rsidRPr="00E032D9" w:rsidRDefault="00FF5C5B" w:rsidP="00FF5C5B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A2506">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Principal Investigator Signature:</w:t>
+      </w:r>
+      <w:r w:rsidR="009A2506">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1544325916"/>
           <w:showingPlcHdr/>
           <w:picture/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="68BE8214" wp14:editId="6F9135DE">
                 <wp:extent cx="1270000" cy="285750"/>
                 <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                 <wp:docPr id="5" name="Picture 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 2"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId50">
+                        <a:blip r:embed="rId54">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1270000" cy="285750"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
@@ -28844,50 +28861,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Date: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1208797022"/>
           <w:placeholder>
             <w:docPart w:val="5F1195D4ACEE47189DDD2D35BE528EAF"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date w:fullDate="2020-06-05T00:00:00Z">
             <w:dateFormat w:val="MMMM d, yyyy"/>
             <w:lid w:val="en-US"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="3147896F" w14:textId="77777777" w:rsidR="000E0B21" w:rsidRDefault="000E0B21" w:rsidP="00C96C16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5996ABDF" w14:textId="52AC2656" w:rsidR="00C96C16" w:rsidRPr="00E62390" w:rsidRDefault="00C96C16" w:rsidP="00C96C16">
       <w:pPr>
@@ -28911,51 +28929,50 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0414F78C" w14:textId="77777777" w:rsidR="00551650" w:rsidRPr="00E62390" w:rsidRDefault="00C96C16" w:rsidP="00CF253F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E62390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The Department Chair signature is required: </w:t>
       </w:r>
       <w:r w:rsidRPr="00E62390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>This application must be signed by the Department Chair for all faculty researchers.  If the PI is the Department Chair</w:t>
       </w:r>
       <w:r w:rsidR="00CF253F" w:rsidRPr="00E62390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00E62390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> then signature by the appropriate Dean is required. Department Chair signature is not required for student research. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33697B18" w14:textId="77777777" w:rsidR="00693D9C" w:rsidRPr="00E62390" w:rsidRDefault="00693D9C" w:rsidP="00CF253F">
@@ -28964,69 +28981,51 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70A41B43" w14:textId="51769769" w:rsidR="00C96C16" w:rsidRPr="00E62390" w:rsidRDefault="00C96C16" w:rsidP="00CF253F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E62390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">By signing this </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> you are indicating that you have reviewed the application, the faculty/staff person listed as PI on this protocol is a member of your department, </w:t>
+        <w:t xml:space="preserve">By signing this form you are indicating that you have reviewed the application, the faculty/staff person listed as PI on this protocol is a member of your department, </w:t>
       </w:r>
       <w:r w:rsidR="008012C8" w:rsidRPr="00E62390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00E62390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">hat </w:t>
       </w:r>
       <w:r w:rsidR="008012C8" w:rsidRPr="00E62390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>they are</w:t>
       </w:r>
@@ -29119,50 +29118,51 @@
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Department Chair Printed Name:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E62390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:id w:val="-17161502"/>
           <w:placeholder>
             <w:docPart w:val="5C104105469941DC9660D2657635CCCD"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00E62390">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve">enter text </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="0BA2127A" w14:textId="037FB56B" w:rsidR="008012C8" w:rsidRPr="00E62390" w:rsidRDefault="008012C8" w:rsidP="008012C8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E62390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Department Chair Signature: </w:t>
@@ -29183,51 +29183,51 @@
       </w:r>
       <w:r w:rsidR="00520AAB" w:rsidRPr="00E62390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="555F7DA5" wp14:editId="4B64107C">
             <wp:extent cx="1270000" cy="285750"/>
             <wp:effectExtent l="0" t="0" r="6350" b="0"/>
             <wp:docPr id="4" name="Picture 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId50">
+                    <a:blip r:embed="rId54">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1270000" cy="285750"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -29254,50 +29254,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Date: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:id w:val="36790792"/>
           <w:placeholder>
             <w:docPart w:val="EF24CA4D53E64473A5120CA63C723AD2"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date w:fullDate="2020-06-05T00:00:00Z">
             <w:dateFormat w:val="MMMM d, yyyy"/>
             <w:lid w:val="en-US"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00E62390">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="6794E169" w14:textId="3F2B04AC" w:rsidR="00C96C16" w:rsidRPr="001B45A4" w:rsidRDefault="00C96C16" w:rsidP="001B45A4">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="520A4451" w14:textId="77777777" w:rsidR="00C96C16" w:rsidRPr="00E62390" w:rsidRDefault="00C96C16" w:rsidP="00693D9C">
@@ -29455,263 +29456,288 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Faculty Advisor Printed Name: </w:t>
       </w:r>
       <w:r w:rsidR="008012C8" w:rsidRPr="00E62390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:id w:val="-603572016"/>
           <w:placeholder>
             <w:docPart w:val="56DFD66114F345219A26172B5405FF5C"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00E62390">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve">enter text </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00E62390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:id w:val="474955389"/>
           <w:placeholder>
             <w:docPart w:val="7E29876A29AE4797A0926DA832D6193F"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00E62390">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve">  </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="7135EE96" w14:textId="004E756E" w:rsidR="00FF5C5B" w:rsidRPr="00E62390" w:rsidRDefault="00FF5C5B" w:rsidP="00FF5C5B">
+    <w:p w14:paraId="7135EE96" w14:textId="4825F2F0" w:rsidR="00FF5C5B" w:rsidRPr="00E62390" w:rsidRDefault="00FF5C5B" w:rsidP="00FF5C5B">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E62390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Faculty Advisor Signature: </w:t>
       </w:r>
       <w:r w:rsidRPr="00E62390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E62390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:id w:val="-1688673799"/>
           <w:showingPlcHdr/>
           <w:picture/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00E62390">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:noProof/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3D0EF4BE" wp14:editId="01CFE76E">
                 <wp:extent cx="1270000" cy="260350"/>
                 <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
                 <wp:docPr id="2" name="Picture 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 1"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId50">
+                        <a:blip r:embed="rId54">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1270000" cy="260350"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00E62390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009A2506">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009A2506">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E62390">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Date: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:id w:val="-1605877615"/>
           <w:placeholder>
             <w:docPart w:val="2F06A383135E45BCBCC9CF16BEEDDC1F"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date w:fullDate="2020-06-05T00:00:00Z">
             <w:dateFormat w:val="MMMM d, yyyy"/>
             <w:lid w:val="en-US"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00E62390">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="36BB9795" w14:textId="6A5456DD" w:rsidR="00ED1163" w:rsidRPr="00E62390" w:rsidRDefault="00ED1163" w:rsidP="00C96C16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4095439D" w14:textId="24B5DD8E" w:rsidR="00FF5C5B" w:rsidRPr="00E62390" w:rsidRDefault="00FF5C5B" w:rsidP="00C96C16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E62390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">School Review Name, if applicable: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:id w:val="1485129297"/>
           <w:placeholder>
             <w:docPart w:val="CC361196A0CD45C88BB22E493B894ED3"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00E62390">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve">enter text </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="758B1F47" w14:textId="0FC0008F" w:rsidR="00FF5C5B" w:rsidRPr="00E62390" w:rsidRDefault="00FF5C5B" w:rsidP="00FF5C5B">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E62390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
@@ -29719,76 +29745,77 @@
       </w:r>
       <w:r w:rsidR="008012C8" w:rsidRPr="00E62390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="008012C8" w:rsidRPr="00E62390">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:id w:val="-140127915"/>
           <w:showingPlcHdr/>
           <w:picture/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00E62390">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:noProof/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="753BEF76" wp14:editId="175E67B3">
                 <wp:extent cx="1270000" cy="260350"/>
                 <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
                 <wp:docPr id="1" name="Picture 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 1"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId50">
+                        <a:blip r:embed="rId54">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1270000" cy="260350"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
@@ -29817,50 +29844,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Date: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:id w:val="370576629"/>
           <w:placeholder>
             <w:docPart w:val="BC1AB49FC0F347E391212CBF0354F1FF"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date w:fullDate="2020-06-05T00:00:00Z">
             <w:dateFormat w:val="MMMM d, yyyy"/>
             <w:lid w:val="en-US"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00E62390">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="72DEAE1C" w14:textId="77777777" w:rsidR="00FF5C5B" w:rsidRDefault="00FF5C5B" w:rsidP="00C96C16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08D7BF82" w14:textId="188E23D8" w:rsidR="00FF5C5B" w:rsidRPr="00A409E0" w:rsidRDefault="00FF5C5B" w:rsidP="00FF5C5B">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
@@ -29870,206 +29898,205 @@
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A409E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Submission: </w:t>
       </w:r>
       <w:r w:rsidR="00A409E0" w:rsidRPr="00A409E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Electronic signatures are acceptable, as are emails confirming the certification information. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A409E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This form can be completed, signed, scanned and submitted to the IRB at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51" w:history="1">
+      <w:hyperlink r:id="rId55" w:history="1">
         <w:r w:rsidRPr="00A409E0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>irb@bu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A409E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.   Faxed documents and handwritten materials are not accepted. Be sure to include all relevant attachments.  </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FF5C5B" w:rsidRPr="00A409E0" w:rsidSect="005F5503">
-      <w:headerReference w:type="default" r:id="rId52"/>
-      <w:footerReference w:type="default" r:id="rId53"/>
+      <w:headerReference w:type="default" r:id="rId56"/>
+      <w:footerReference w:type="default" r:id="rId57"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="432" w:footer="432" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="13B9E20A" w14:textId="77777777" w:rsidR="00D944C2" w:rsidRDefault="00D944C2" w:rsidP="00A80AB7">
+    <w:p w14:paraId="5D5BE102" w14:textId="77777777" w:rsidR="004B48BE" w:rsidRDefault="004B48BE" w:rsidP="00A80AB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="64CB37FC" w14:textId="77777777" w:rsidR="00D944C2" w:rsidRDefault="00D944C2" w:rsidP="00A80AB7">
+    <w:p w14:paraId="68882CE6" w14:textId="77777777" w:rsidR="004B48BE" w:rsidRDefault="004B48BE" w:rsidP="00A80AB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Comic Sans MS">
     <w:panose1 w:val="030F0702030302020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000687" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E10002FF" w:usb1="4000FCFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="2014638511"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="554D41F9" w14:textId="28A3135A" w:rsidR="00B40C2E" w:rsidRPr="004164D0" w:rsidRDefault="00B40C2E">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:szCs w:val="20"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="004164D0">
           <w:rPr>
@@ -30089,111 +30116,111 @@
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="003F3C39">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidRPr="004164D0">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="0FE8C294" w14:textId="326D0611" w:rsidR="00B40C2E" w:rsidRPr="004164D0" w:rsidRDefault="00FB7A83" w:rsidP="004164D0">
+  <w:p w14:paraId="0FE8C294" w14:textId="3DF0D004" w:rsidR="00B40C2E" w:rsidRPr="004164D0" w:rsidRDefault="00FB7A83" w:rsidP="004164D0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">IRB </w:t>
     </w:r>
     <w:r w:rsidR="00B40C2E" w:rsidRPr="004164D0">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Version date:  </w:t>
     </w:r>
-    <w:r w:rsidR="003B22FF">
+    <w:r w:rsidR="00F6600D">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>May 6, 2025</w:t>
+      <w:t>June 11, 2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7DFF74FD" w14:textId="77777777" w:rsidR="00D944C2" w:rsidRDefault="00D944C2" w:rsidP="00A80AB7">
+    <w:p w14:paraId="71DDED37" w14:textId="77777777" w:rsidR="004B48BE" w:rsidRDefault="004B48BE" w:rsidP="00A80AB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1C2C2F99" w14:textId="77777777" w:rsidR="00D944C2" w:rsidRDefault="00D944C2" w:rsidP="00A80AB7">
+    <w:p w14:paraId="29F8661A" w14:textId="77777777" w:rsidR="004B48BE" w:rsidRDefault="004B48BE" w:rsidP="00A80AB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="27F0E299" w14:textId="77777777" w:rsidR="002E68A6" w:rsidRDefault="002E68A6" w:rsidP="002E68A6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="00DA51C0">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="00FE5CF6" wp14:editId="3940FC9E">
           <wp:extent cx="859790" cy="370205"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="6" name="Picture 6"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
@@ -30307,51 +30334,51 @@
               <w:b/>
               <w:sz w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:t>Protocol #:</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="1E517B4F" w14:textId="77777777" w:rsidR="00B40C2E" w:rsidRDefault="00B40C2E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03BF5E0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6EBA68AE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -32672,50 +32699,141 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7AA673FB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="964ECC4E"/>
+    <w:lvl w:ilvl="0" w:tplc="15A8401E">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C825A1A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="05422AC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -32791,51 +32909,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7CA7761F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1D443324"/>
     <w:lvl w:ilvl="0" w:tplc="3CDC2C94">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -32882,51 +33000,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D267922"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9AF8A8AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -33002,51 +33120,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F4C6CC9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="39BA0768"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -33138,121 +33256,123 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1948614400">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="69815041">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1235818445">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="688412559">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1549415630">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1686976570">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="80568682">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="645865418">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1098218107">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1290280742">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1633363016">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1160462534">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1836997272">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1482379953">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="376970386">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1647277237">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1329793139">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1591964106">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="2026712109">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="2135173750">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1117522515">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1324890619">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1787576161">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="243073075">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="2012295374">
     <w:abstractNumId w:val="20"/>
   </w:num>
+  <w:num w:numId="26" w16cid:durableId="1245144307">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
   <w:numIdMacAtCleanup w:val="20"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES_tradnl" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES_tradnl" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00437C8E"/>
     <w:rsid w:val="000003DA"/>
@@ -33312,227 +33432,232 @@
     <w:rsid w:val="000F7A34"/>
     <w:rsid w:val="00103573"/>
     <w:rsid w:val="00104F4A"/>
     <w:rsid w:val="0010506F"/>
     <w:rsid w:val="00107C91"/>
     <w:rsid w:val="00110317"/>
     <w:rsid w:val="00113310"/>
     <w:rsid w:val="0011769E"/>
     <w:rsid w:val="00124627"/>
     <w:rsid w:val="00124876"/>
     <w:rsid w:val="00125CD5"/>
     <w:rsid w:val="00130C31"/>
     <w:rsid w:val="00131E5A"/>
     <w:rsid w:val="00136475"/>
     <w:rsid w:val="00141719"/>
     <w:rsid w:val="0014256E"/>
     <w:rsid w:val="00146634"/>
     <w:rsid w:val="00147CE4"/>
     <w:rsid w:val="001506C1"/>
     <w:rsid w:val="001560B2"/>
     <w:rsid w:val="0016106C"/>
     <w:rsid w:val="00162C49"/>
     <w:rsid w:val="00163468"/>
     <w:rsid w:val="00163C92"/>
     <w:rsid w:val="00166828"/>
+    <w:rsid w:val="00170BFC"/>
     <w:rsid w:val="001726EC"/>
     <w:rsid w:val="001729D0"/>
     <w:rsid w:val="00172FC2"/>
     <w:rsid w:val="00174AA0"/>
     <w:rsid w:val="00186457"/>
     <w:rsid w:val="00193EC7"/>
     <w:rsid w:val="001A0516"/>
     <w:rsid w:val="001A2580"/>
     <w:rsid w:val="001B3845"/>
     <w:rsid w:val="001B444A"/>
     <w:rsid w:val="001B45A4"/>
     <w:rsid w:val="001B79C8"/>
     <w:rsid w:val="001C786E"/>
     <w:rsid w:val="001C7CF1"/>
     <w:rsid w:val="001D0441"/>
     <w:rsid w:val="001D28C2"/>
     <w:rsid w:val="001E01E0"/>
     <w:rsid w:val="001E1416"/>
     <w:rsid w:val="001E4BE3"/>
     <w:rsid w:val="001F0721"/>
     <w:rsid w:val="001F119E"/>
     <w:rsid w:val="001F6442"/>
     <w:rsid w:val="002011F1"/>
     <w:rsid w:val="00206C56"/>
     <w:rsid w:val="002078FE"/>
     <w:rsid w:val="00210175"/>
     <w:rsid w:val="00210396"/>
     <w:rsid w:val="00213285"/>
     <w:rsid w:val="0021465C"/>
     <w:rsid w:val="0022593B"/>
     <w:rsid w:val="00225F58"/>
     <w:rsid w:val="00230EBE"/>
     <w:rsid w:val="0023184F"/>
     <w:rsid w:val="002336F5"/>
     <w:rsid w:val="0023526E"/>
     <w:rsid w:val="00240446"/>
     <w:rsid w:val="0024364B"/>
+    <w:rsid w:val="0024559D"/>
     <w:rsid w:val="00252BB9"/>
     <w:rsid w:val="002550E9"/>
     <w:rsid w:val="00257179"/>
     <w:rsid w:val="002573CE"/>
     <w:rsid w:val="002608AA"/>
     <w:rsid w:val="00260FE7"/>
     <w:rsid w:val="002624CE"/>
     <w:rsid w:val="00266136"/>
     <w:rsid w:val="0026675E"/>
     <w:rsid w:val="002667D4"/>
     <w:rsid w:val="0027331F"/>
     <w:rsid w:val="0027497B"/>
     <w:rsid w:val="00276D78"/>
     <w:rsid w:val="00277FEC"/>
     <w:rsid w:val="0028310E"/>
     <w:rsid w:val="00292192"/>
     <w:rsid w:val="002961CC"/>
     <w:rsid w:val="002979FF"/>
     <w:rsid w:val="002A5A05"/>
     <w:rsid w:val="002A6F5E"/>
     <w:rsid w:val="002B1ACA"/>
     <w:rsid w:val="002B6C52"/>
     <w:rsid w:val="002C1CAE"/>
     <w:rsid w:val="002C3858"/>
     <w:rsid w:val="002C5A40"/>
     <w:rsid w:val="002D007F"/>
     <w:rsid w:val="002D4B6D"/>
     <w:rsid w:val="002D5C23"/>
     <w:rsid w:val="002E04D3"/>
     <w:rsid w:val="002E3A02"/>
     <w:rsid w:val="002E5317"/>
     <w:rsid w:val="002E68A6"/>
     <w:rsid w:val="002E7679"/>
     <w:rsid w:val="002E776B"/>
     <w:rsid w:val="002E77A3"/>
     <w:rsid w:val="002F0DE1"/>
     <w:rsid w:val="002F2E7B"/>
     <w:rsid w:val="002F32E4"/>
     <w:rsid w:val="002F3A45"/>
     <w:rsid w:val="00302EED"/>
     <w:rsid w:val="003031C0"/>
     <w:rsid w:val="0030340F"/>
     <w:rsid w:val="00305666"/>
     <w:rsid w:val="003131AE"/>
+    <w:rsid w:val="00315505"/>
     <w:rsid w:val="00320ED5"/>
     <w:rsid w:val="00322093"/>
     <w:rsid w:val="0032257D"/>
     <w:rsid w:val="00331C38"/>
     <w:rsid w:val="003321E9"/>
     <w:rsid w:val="003344A8"/>
     <w:rsid w:val="00337773"/>
     <w:rsid w:val="0034424E"/>
     <w:rsid w:val="00351806"/>
     <w:rsid w:val="00352FF4"/>
     <w:rsid w:val="003547AE"/>
     <w:rsid w:val="003563D1"/>
     <w:rsid w:val="00356BAA"/>
     <w:rsid w:val="003603BD"/>
     <w:rsid w:val="00361F40"/>
     <w:rsid w:val="0036241A"/>
     <w:rsid w:val="00364A94"/>
     <w:rsid w:val="0036751B"/>
     <w:rsid w:val="00367862"/>
     <w:rsid w:val="00370529"/>
     <w:rsid w:val="0037083F"/>
     <w:rsid w:val="00370872"/>
     <w:rsid w:val="0037197D"/>
     <w:rsid w:val="003720F5"/>
     <w:rsid w:val="00375DDA"/>
     <w:rsid w:val="00376674"/>
     <w:rsid w:val="00382571"/>
     <w:rsid w:val="003845B3"/>
     <w:rsid w:val="00384A9B"/>
     <w:rsid w:val="00390FEF"/>
     <w:rsid w:val="00392B3A"/>
     <w:rsid w:val="0039370E"/>
     <w:rsid w:val="003A0978"/>
     <w:rsid w:val="003A1608"/>
     <w:rsid w:val="003A26A4"/>
     <w:rsid w:val="003A4C96"/>
     <w:rsid w:val="003A6258"/>
     <w:rsid w:val="003B1A5B"/>
     <w:rsid w:val="003B22FF"/>
     <w:rsid w:val="003B3D91"/>
     <w:rsid w:val="003C31AA"/>
     <w:rsid w:val="003C51F5"/>
     <w:rsid w:val="003C708B"/>
     <w:rsid w:val="003D258C"/>
     <w:rsid w:val="003E0380"/>
     <w:rsid w:val="003E0A33"/>
     <w:rsid w:val="003E2885"/>
     <w:rsid w:val="003E6F2A"/>
     <w:rsid w:val="003F1545"/>
     <w:rsid w:val="003F20D7"/>
+    <w:rsid w:val="003F2D69"/>
     <w:rsid w:val="003F3205"/>
     <w:rsid w:val="003F3C39"/>
     <w:rsid w:val="003F4EFD"/>
     <w:rsid w:val="003F5D7A"/>
     <w:rsid w:val="003F7DBF"/>
     <w:rsid w:val="00402054"/>
     <w:rsid w:val="00407191"/>
     <w:rsid w:val="004102EF"/>
     <w:rsid w:val="00415B26"/>
     <w:rsid w:val="004164D0"/>
     <w:rsid w:val="004178A0"/>
     <w:rsid w:val="00417ED1"/>
     <w:rsid w:val="00420851"/>
     <w:rsid w:val="0042117E"/>
     <w:rsid w:val="0042406C"/>
     <w:rsid w:val="0042463E"/>
     <w:rsid w:val="00426094"/>
     <w:rsid w:val="00430980"/>
     <w:rsid w:val="00434789"/>
     <w:rsid w:val="0043624A"/>
     <w:rsid w:val="00437C8E"/>
     <w:rsid w:val="00445DCC"/>
     <w:rsid w:val="004473FD"/>
     <w:rsid w:val="00447BE3"/>
     <w:rsid w:val="00451C70"/>
     <w:rsid w:val="00452C9B"/>
     <w:rsid w:val="00452EE3"/>
     <w:rsid w:val="0046149C"/>
     <w:rsid w:val="00464D66"/>
     <w:rsid w:val="004675B9"/>
     <w:rsid w:val="00467853"/>
     <w:rsid w:val="004705A1"/>
     <w:rsid w:val="00471F6B"/>
     <w:rsid w:val="004779FE"/>
     <w:rsid w:val="00481DDE"/>
     <w:rsid w:val="00482EE8"/>
     <w:rsid w:val="00483A8C"/>
     <w:rsid w:val="00484D8D"/>
     <w:rsid w:val="00486B26"/>
     <w:rsid w:val="00487CFB"/>
     <w:rsid w:val="00491653"/>
     <w:rsid w:val="00494094"/>
     <w:rsid w:val="0049555D"/>
     <w:rsid w:val="004A5F92"/>
     <w:rsid w:val="004A5FB0"/>
     <w:rsid w:val="004B26A7"/>
+    <w:rsid w:val="004B48BE"/>
     <w:rsid w:val="004B5027"/>
     <w:rsid w:val="004C0A79"/>
     <w:rsid w:val="004C1A73"/>
     <w:rsid w:val="004C251B"/>
     <w:rsid w:val="004C6E60"/>
     <w:rsid w:val="004D1674"/>
     <w:rsid w:val="004D652F"/>
     <w:rsid w:val="004D65A5"/>
     <w:rsid w:val="004E128D"/>
     <w:rsid w:val="004F016D"/>
     <w:rsid w:val="004F0EDD"/>
     <w:rsid w:val="004F483E"/>
     <w:rsid w:val="004F554C"/>
     <w:rsid w:val="005026D8"/>
     <w:rsid w:val="00505A88"/>
     <w:rsid w:val="00514768"/>
     <w:rsid w:val="00515E36"/>
     <w:rsid w:val="00520AAB"/>
     <w:rsid w:val="00525A53"/>
     <w:rsid w:val="005308B5"/>
     <w:rsid w:val="00531100"/>
     <w:rsid w:val="00532D70"/>
     <w:rsid w:val="00532D9A"/>
     <w:rsid w:val="005368A3"/>
     <w:rsid w:val="00536FF0"/>
@@ -33631,50 +33756,51 @@
     <w:rsid w:val="00714492"/>
     <w:rsid w:val="007150E6"/>
     <w:rsid w:val="007154D9"/>
     <w:rsid w:val="00715FB1"/>
     <w:rsid w:val="00721049"/>
     <w:rsid w:val="007225A9"/>
     <w:rsid w:val="007229C4"/>
     <w:rsid w:val="007229C7"/>
     <w:rsid w:val="00725BDD"/>
     <w:rsid w:val="00727845"/>
     <w:rsid w:val="00734297"/>
     <w:rsid w:val="00740A0C"/>
     <w:rsid w:val="007452D4"/>
     <w:rsid w:val="00745D6E"/>
     <w:rsid w:val="00747D18"/>
     <w:rsid w:val="007539B9"/>
     <w:rsid w:val="0075561A"/>
     <w:rsid w:val="00755F61"/>
     <w:rsid w:val="007604A6"/>
     <w:rsid w:val="0076128A"/>
     <w:rsid w:val="007616DE"/>
     <w:rsid w:val="00762978"/>
     <w:rsid w:val="00770BF1"/>
     <w:rsid w:val="0077348D"/>
     <w:rsid w:val="007758F3"/>
+    <w:rsid w:val="00776562"/>
     <w:rsid w:val="00776F30"/>
     <w:rsid w:val="00780370"/>
     <w:rsid w:val="007818E0"/>
     <w:rsid w:val="00781917"/>
     <w:rsid w:val="00783E91"/>
     <w:rsid w:val="0079100F"/>
     <w:rsid w:val="0079168A"/>
     <w:rsid w:val="00791A0F"/>
     <w:rsid w:val="00791BB4"/>
     <w:rsid w:val="00795B89"/>
     <w:rsid w:val="00796F22"/>
     <w:rsid w:val="007978E0"/>
     <w:rsid w:val="007A11BC"/>
     <w:rsid w:val="007A1BDC"/>
     <w:rsid w:val="007A4E13"/>
     <w:rsid w:val="007A689F"/>
     <w:rsid w:val="007A6F45"/>
     <w:rsid w:val="007B2560"/>
     <w:rsid w:val="007B6443"/>
     <w:rsid w:val="007B696C"/>
     <w:rsid w:val="007B7AEF"/>
     <w:rsid w:val="007C0923"/>
     <w:rsid w:val="007C625B"/>
     <w:rsid w:val="007C7CD1"/>
     <w:rsid w:val="007D0004"/>
@@ -33701,160 +33827,164 @@
     <w:rsid w:val="008429AF"/>
     <w:rsid w:val="00844026"/>
     <w:rsid w:val="0084593B"/>
     <w:rsid w:val="00846090"/>
     <w:rsid w:val="008461DE"/>
     <w:rsid w:val="00865FD1"/>
     <w:rsid w:val="0087016B"/>
     <w:rsid w:val="0087416D"/>
     <w:rsid w:val="00876E05"/>
     <w:rsid w:val="00880CE8"/>
     <w:rsid w:val="00880F37"/>
     <w:rsid w:val="00881A8A"/>
     <w:rsid w:val="008826C6"/>
     <w:rsid w:val="008854CC"/>
     <w:rsid w:val="00886245"/>
     <w:rsid w:val="008870E2"/>
     <w:rsid w:val="00887C7C"/>
     <w:rsid w:val="00890D30"/>
     <w:rsid w:val="008923B4"/>
     <w:rsid w:val="00892AE1"/>
     <w:rsid w:val="00895B81"/>
     <w:rsid w:val="0089765F"/>
     <w:rsid w:val="008A0928"/>
     <w:rsid w:val="008A4D3C"/>
     <w:rsid w:val="008A7764"/>
+    <w:rsid w:val="008A78CA"/>
     <w:rsid w:val="008B22F4"/>
     <w:rsid w:val="008C62A1"/>
     <w:rsid w:val="008C703E"/>
     <w:rsid w:val="008D07BD"/>
     <w:rsid w:val="008D092A"/>
     <w:rsid w:val="008D35EE"/>
     <w:rsid w:val="008D5961"/>
     <w:rsid w:val="008D67C8"/>
     <w:rsid w:val="008D6D58"/>
     <w:rsid w:val="008E0F35"/>
     <w:rsid w:val="008E1917"/>
     <w:rsid w:val="008E288E"/>
     <w:rsid w:val="008E3251"/>
     <w:rsid w:val="008E3C47"/>
     <w:rsid w:val="008F2D0E"/>
     <w:rsid w:val="008F7BB7"/>
     <w:rsid w:val="0090103C"/>
     <w:rsid w:val="009020F3"/>
     <w:rsid w:val="00902D83"/>
     <w:rsid w:val="009031E7"/>
     <w:rsid w:val="0090359F"/>
     <w:rsid w:val="00906850"/>
     <w:rsid w:val="00913F25"/>
     <w:rsid w:val="009163D2"/>
     <w:rsid w:val="009239F0"/>
     <w:rsid w:val="0092767E"/>
     <w:rsid w:val="00930F8D"/>
     <w:rsid w:val="00937F75"/>
     <w:rsid w:val="00942057"/>
     <w:rsid w:val="00944AAF"/>
     <w:rsid w:val="009476BB"/>
     <w:rsid w:val="00947B83"/>
     <w:rsid w:val="009505ED"/>
     <w:rsid w:val="00970F0C"/>
     <w:rsid w:val="009809EC"/>
     <w:rsid w:val="00985855"/>
     <w:rsid w:val="0098615C"/>
     <w:rsid w:val="009A0B4C"/>
     <w:rsid w:val="009A1E71"/>
+    <w:rsid w:val="009A2506"/>
     <w:rsid w:val="009A2764"/>
     <w:rsid w:val="009C161F"/>
     <w:rsid w:val="009C6FF4"/>
     <w:rsid w:val="009C741D"/>
     <w:rsid w:val="009C7A55"/>
     <w:rsid w:val="009C7B53"/>
     <w:rsid w:val="009D089A"/>
     <w:rsid w:val="009D1E2A"/>
     <w:rsid w:val="009D21BD"/>
     <w:rsid w:val="009D2333"/>
     <w:rsid w:val="009D4D77"/>
     <w:rsid w:val="009E43E6"/>
     <w:rsid w:val="009E5972"/>
     <w:rsid w:val="009F1D00"/>
     <w:rsid w:val="009F3C4B"/>
     <w:rsid w:val="009F3C83"/>
     <w:rsid w:val="009F4468"/>
     <w:rsid w:val="009F5FB6"/>
     <w:rsid w:val="009F617B"/>
     <w:rsid w:val="00A07260"/>
     <w:rsid w:val="00A07C5C"/>
     <w:rsid w:val="00A10926"/>
     <w:rsid w:val="00A13E3D"/>
     <w:rsid w:val="00A14B3B"/>
     <w:rsid w:val="00A15675"/>
     <w:rsid w:val="00A16A54"/>
     <w:rsid w:val="00A23957"/>
     <w:rsid w:val="00A25BB5"/>
+    <w:rsid w:val="00A27C1C"/>
     <w:rsid w:val="00A30C52"/>
     <w:rsid w:val="00A31752"/>
     <w:rsid w:val="00A33C1C"/>
     <w:rsid w:val="00A34C76"/>
     <w:rsid w:val="00A40729"/>
     <w:rsid w:val="00A409E0"/>
     <w:rsid w:val="00A40A63"/>
     <w:rsid w:val="00A449E8"/>
     <w:rsid w:val="00A4773C"/>
     <w:rsid w:val="00A47DCD"/>
     <w:rsid w:val="00A50C78"/>
     <w:rsid w:val="00A54239"/>
     <w:rsid w:val="00A61AD5"/>
     <w:rsid w:val="00A63193"/>
     <w:rsid w:val="00A7443E"/>
     <w:rsid w:val="00A80AB7"/>
     <w:rsid w:val="00A82CB5"/>
     <w:rsid w:val="00A929E9"/>
     <w:rsid w:val="00A93CF5"/>
     <w:rsid w:val="00AA0AAA"/>
     <w:rsid w:val="00AA0C8E"/>
     <w:rsid w:val="00AA758E"/>
     <w:rsid w:val="00AC1486"/>
     <w:rsid w:val="00AC1650"/>
     <w:rsid w:val="00AC39C8"/>
     <w:rsid w:val="00AC7600"/>
     <w:rsid w:val="00AD2C24"/>
     <w:rsid w:val="00AD3C04"/>
     <w:rsid w:val="00AD4146"/>
     <w:rsid w:val="00AD5CDF"/>
     <w:rsid w:val="00AE1826"/>
     <w:rsid w:val="00AF1813"/>
     <w:rsid w:val="00AF36B2"/>
     <w:rsid w:val="00AF4594"/>
     <w:rsid w:val="00AF5B74"/>
     <w:rsid w:val="00AF6EB6"/>
     <w:rsid w:val="00B0099A"/>
     <w:rsid w:val="00B00F40"/>
     <w:rsid w:val="00B0251D"/>
     <w:rsid w:val="00B03B49"/>
     <w:rsid w:val="00B07E95"/>
     <w:rsid w:val="00B123A5"/>
     <w:rsid w:val="00B124AC"/>
+    <w:rsid w:val="00B13E85"/>
     <w:rsid w:val="00B14E39"/>
     <w:rsid w:val="00B151E4"/>
     <w:rsid w:val="00B15736"/>
     <w:rsid w:val="00B16412"/>
     <w:rsid w:val="00B16A38"/>
     <w:rsid w:val="00B2042E"/>
     <w:rsid w:val="00B212D7"/>
     <w:rsid w:val="00B2132A"/>
     <w:rsid w:val="00B218B0"/>
     <w:rsid w:val="00B21D89"/>
     <w:rsid w:val="00B22040"/>
     <w:rsid w:val="00B2222F"/>
     <w:rsid w:val="00B2676D"/>
     <w:rsid w:val="00B26CE0"/>
     <w:rsid w:val="00B26DF6"/>
     <w:rsid w:val="00B3229A"/>
     <w:rsid w:val="00B3240E"/>
     <w:rsid w:val="00B343CA"/>
     <w:rsid w:val="00B36EC6"/>
     <w:rsid w:val="00B40C2E"/>
     <w:rsid w:val="00B4215B"/>
     <w:rsid w:val="00B44BD1"/>
     <w:rsid w:val="00B44FDA"/>
     <w:rsid w:val="00B46EE0"/>
     <w:rsid w:val="00B53678"/>
@@ -33962,50 +34092,51 @@
     <w:rsid w:val="00D06844"/>
     <w:rsid w:val="00D120C0"/>
     <w:rsid w:val="00D124AB"/>
     <w:rsid w:val="00D14B58"/>
     <w:rsid w:val="00D16BE3"/>
     <w:rsid w:val="00D17BFF"/>
     <w:rsid w:val="00D2040E"/>
     <w:rsid w:val="00D23AB8"/>
     <w:rsid w:val="00D3211F"/>
     <w:rsid w:val="00D360EE"/>
     <w:rsid w:val="00D369C3"/>
     <w:rsid w:val="00D40FA7"/>
     <w:rsid w:val="00D43200"/>
     <w:rsid w:val="00D461EB"/>
     <w:rsid w:val="00D4788B"/>
     <w:rsid w:val="00D47C93"/>
     <w:rsid w:val="00D62424"/>
     <w:rsid w:val="00D63E9D"/>
     <w:rsid w:val="00D64833"/>
     <w:rsid w:val="00D70F03"/>
     <w:rsid w:val="00D72857"/>
     <w:rsid w:val="00D74EE3"/>
     <w:rsid w:val="00D83266"/>
     <w:rsid w:val="00D90C4E"/>
     <w:rsid w:val="00D91A11"/>
+    <w:rsid w:val="00D93784"/>
     <w:rsid w:val="00D944C2"/>
     <w:rsid w:val="00D97C86"/>
     <w:rsid w:val="00DA20F6"/>
     <w:rsid w:val="00DA53FC"/>
     <w:rsid w:val="00DA6B19"/>
     <w:rsid w:val="00DB3223"/>
     <w:rsid w:val="00DB4EAE"/>
     <w:rsid w:val="00DB5422"/>
     <w:rsid w:val="00DB5DEA"/>
     <w:rsid w:val="00DB65EA"/>
     <w:rsid w:val="00DB785F"/>
     <w:rsid w:val="00DC59C8"/>
     <w:rsid w:val="00DC7FE0"/>
     <w:rsid w:val="00DD28E8"/>
     <w:rsid w:val="00DD48E9"/>
     <w:rsid w:val="00DD52DF"/>
     <w:rsid w:val="00DD67FA"/>
     <w:rsid w:val="00DE00E2"/>
     <w:rsid w:val="00DE10E7"/>
     <w:rsid w:val="00DE1A59"/>
     <w:rsid w:val="00DE3B2A"/>
     <w:rsid w:val="00DE4E2C"/>
     <w:rsid w:val="00DF18EF"/>
     <w:rsid w:val="00DF3EC6"/>
     <w:rsid w:val="00E00532"/>
@@ -34040,67 +34171,69 @@
     <w:rsid w:val="00E80033"/>
     <w:rsid w:val="00E816C5"/>
     <w:rsid w:val="00E8343A"/>
     <w:rsid w:val="00E83FED"/>
     <w:rsid w:val="00E94E5D"/>
     <w:rsid w:val="00E95D90"/>
     <w:rsid w:val="00EA029A"/>
     <w:rsid w:val="00EA04B1"/>
     <w:rsid w:val="00EB16A7"/>
     <w:rsid w:val="00EB5B1F"/>
     <w:rsid w:val="00EB6EA0"/>
     <w:rsid w:val="00EC2052"/>
     <w:rsid w:val="00EC51B3"/>
     <w:rsid w:val="00ED0C97"/>
     <w:rsid w:val="00ED1163"/>
     <w:rsid w:val="00ED2C8D"/>
     <w:rsid w:val="00ED3A8E"/>
     <w:rsid w:val="00ED3AB6"/>
     <w:rsid w:val="00ED416C"/>
     <w:rsid w:val="00EE573A"/>
     <w:rsid w:val="00EE624A"/>
     <w:rsid w:val="00EE66F3"/>
     <w:rsid w:val="00EE6FD8"/>
     <w:rsid w:val="00EF0714"/>
     <w:rsid w:val="00EF4408"/>
+    <w:rsid w:val="00EF6F4A"/>
     <w:rsid w:val="00F050A7"/>
     <w:rsid w:val="00F059B0"/>
     <w:rsid w:val="00F10213"/>
     <w:rsid w:val="00F10390"/>
     <w:rsid w:val="00F21301"/>
     <w:rsid w:val="00F24478"/>
     <w:rsid w:val="00F279A2"/>
     <w:rsid w:val="00F3233A"/>
     <w:rsid w:val="00F350E9"/>
     <w:rsid w:val="00F354AE"/>
     <w:rsid w:val="00F405B8"/>
     <w:rsid w:val="00F47C07"/>
     <w:rsid w:val="00F5135D"/>
     <w:rsid w:val="00F51535"/>
     <w:rsid w:val="00F52D0F"/>
     <w:rsid w:val="00F57DC3"/>
     <w:rsid w:val="00F61C21"/>
+    <w:rsid w:val="00F6600D"/>
     <w:rsid w:val="00F71E26"/>
     <w:rsid w:val="00F72FBE"/>
     <w:rsid w:val="00F81F79"/>
     <w:rsid w:val="00F85179"/>
     <w:rsid w:val="00F9013B"/>
     <w:rsid w:val="00F91D4A"/>
     <w:rsid w:val="00F93E4E"/>
     <w:rsid w:val="00F964DA"/>
     <w:rsid w:val="00F969F5"/>
     <w:rsid w:val="00F978D5"/>
     <w:rsid w:val="00FA000E"/>
     <w:rsid w:val="00FA03C2"/>
     <w:rsid w:val="00FA2AAC"/>
     <w:rsid w:val="00FA49C0"/>
     <w:rsid w:val="00FA50FB"/>
     <w:rsid w:val="00FA59D6"/>
     <w:rsid w:val="00FA79F3"/>
     <w:rsid w:val="00FB03B8"/>
     <w:rsid w:val="00FB2128"/>
     <w:rsid w:val="00FB2F1C"/>
     <w:rsid w:val="00FB4CD7"/>
     <w:rsid w:val="00FB5CE8"/>
     <w:rsid w:val="00FB71D4"/>
     <w:rsid w:val="00FB77FE"/>
     <w:rsid w:val="00FB7A83"/>
@@ -34121,51 +34254,51 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="537F573D"/>
   <w15:docId w15:val="{28BD7241-A501-4AD4-83FF-E182703B0A24}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -34974,51 +35107,51 @@
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:rsid w:val="00947B83"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007F7FFC"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="697509872">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1987511651">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -35174,63 +35307,63 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1936740653">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nih.gov/institutes-nih/list-institutes-centers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bu.edu/researchsupport/forms-policies/appendices-d-samples/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hhs.gov/ohrp/regulations-and-policy/regulations/45-cfr-46/index.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bu.edu/research/ethics-compliance/human-subjects/hipaa/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bu.edu/researchsupport/forms-policies/appendices-e-genetics/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bu.edu/tech/support/information-security/security-for-researchers/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studentprivacy.ed.gov/resources/protection-pupil-rights-amendment-ppra-general-guidance" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://s3.amazonaws.com/public-inspection.federalregister.gov/2016-22379.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bu.edu/researchsupport/forms-policies/single-irb-request/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bu.edu/researchsupport/compliance/human-subjects/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bu.edu/researchsupport/forms-policies/investigator-financial-conflicts-of-interest-policy-for-research/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bu.edu/research/forms-policies/assent-form-template-2/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bu.edu/policies/data-classification-policy/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/policy/humansubjects/coc.htm" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bu.edu/reg/general-information/ferpa/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/manage-recs/fdaaa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bu.edu/researchsupport/compliance/conflicts-of-interest/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bu.edu/research/forms-policies/appendices-c-device/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bu.edu/tech/support/information-security/security-for-researchers/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/manage-recs/fdaaa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:IRB@bu.edu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/science-research/clinical-trials-and-human-subject-protection/regulations-good-clinical-practice-and-clinical-trials" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bu.edu/researchsupport/forms-policies/appendices-f-mri/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hhs.gov/ohrp/regulations-and-policy/regulations/45-cfr-46/index.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pmc.ncbi.nlm.nih.gov/articles/PMC2955171/table/T3/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bu.edu/tech/support/information-security/security-for-researchers/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/manage-recs/fdaaa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prsinfo.clinicaltrials.gov/ACT_Checklist.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/policy/nihgps/html5/section_2/2.5.1_just-in-time_procedures.htm" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:irb@bu.edu" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bu.edu/research/ethics-compliance/human-subjects/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bu.edu/researchsupport/forms-policies/appendices-a-international/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bu.edu/research/ethics-compliance/human-subjects/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bu.edu/tech/support/information-security/security-for-researchers/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nidcr.nih.gov/research/human-subjects-research/interventional-studies/data-and-safety-monitoring-board-guidelines" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.icmje.org/about-icmje/faqs/clinical-trials-registration/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bu.edu/researchsupport/forms-policies/appendices-b-drugs/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www2.ed.gov/policy/gen/guid/fpco/ferpa/index.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bu.edu/researchsupport/compliance/human-subjects/human-subjects-training/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bu.edu/research/forms-policies/consent-form-template-script/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bu.edu/research/forms-policies/attestation-form-for-translation-of-study-documents/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:buinfosec@bu.edu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bu.edu/researchsupport/compliance/conflicts-of-interest/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nih.gov/institutes-nih/list-institutes-centers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bu.edu/research/ethics-compliance/human-subjects/guidance-for-adding-external-investigators/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bu.edu/researchsupport/forms-policies/appendices-f-mri/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bu.edu/tech/support/information-security/security-for-researchers/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bu.edu/researchsupport/forms-policies/appendices-a-international/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pmc.ncbi.nlm.nih.gov/articles/PMC2955171/table/T3/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nidcr.nih.gov/research/human-subjects-research/interventional-studies/data-and-safety-monitoring-board-guidelines" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/manage-recs/fdaaa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.icmje.org/about-icmje/faqs/clinical-trials-registration/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:irb@bu.edu" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hhs.gov/ohrp/regulations-and-policy/guidance/guidance-on-engagement-of-institutions/index.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bu.edu/research/ethics-compliance/human-subjects/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bu.edu/researchsupport/forms-policies/investigator-financial-conflicts-of-interest-policy-for-research/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bu.edu/researchsupport/forms-policies/appendices-b-drugs/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bu.edu/research/forms-policies/attestation-form-for-translation-of-study-documents/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bu.edu/tech/support/information-security/security-for-researchers/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:buinfosec@bu.edu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www2.ed.gov/policy/gen/guid/fpco/ferpa/index.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bu.edu/researchsupport/compliance/conflicts-of-interest/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bu.edu/researchsupport/compliance/human-subjects/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:IRB@bu.edu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/science-research/clinical-trials-and-human-subject-protection/regulations-good-clinical-practice-and-clinical-trials" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bu.edu/researchsupport/forms-policies/appendices-d-samples/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bu.edu/research/forms-policies/consent-form-template-script/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hhs.gov/ohrp/regulations-and-policy/regulations/45-cfr-46/index.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bu.edu/tech/support/information-security/security-for-researchers/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bu.edu/research/ethics-compliance/human-subjects/hipaa/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/manage-recs/fdaaa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/policy/nihgps/html5/section_2/2.5.1_just-in-time_procedures.htm" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://s3.amazonaws.com/public-inspection.federalregister.gov/2016-22379.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bu.edu/research/ethics-compliance/human-subjects/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bu.edu/research/ethics-compliance/human-subjects/reliance-agreements-for-multisite-studies/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bu.edu/researchsupport/forms-policies/appendices-e-genetics/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bu.edu/researchsupport/compliance/human-subjects/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bu.edu/tech/support/information-security/security-for-researchers/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studentprivacy.ed.gov/resources/protection-pupil-rights-amendment-ppra-general-guidance" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bu.edu/researchsupport/forms-policies/single-irb-request/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/policy/humansubjects/coc.htm" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bu.edu/researchsupport/compliance/human-subjects/human-subjects-training/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bu.edu/research/forms-policies/appendices-c-device/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bu.edu/research/forms-policies/assent-form-template-2/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bu.edu/policies/data-classification-policy/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/manage-recs/fdaaa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bu.edu/researchsupport/compliance/conflicts-of-interest/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hhs.gov/ohrp/regulations-and-policy/regulations/45-cfr-46/index.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bu.edu/reg/general-information/ferpa/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prsinfo.clinicaltrials.gov/ACT_Checklist.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="5F1195D4ACEE47189DDD2D35BE528EAF"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{071F1ABA-0545-475D-9014-844CC1149427}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00776A18" w:rsidRDefault="008349F7" w:rsidP="008349F7">
           <w:pPr>
             <w:pStyle w:val="5F1195D4ACEE47189DDD2D35BE528EAF"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="24"/>
@@ -36591,110 +36724,50 @@
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{01D6CA63-A46D-4688-82D1-AA3E87F32309}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00E40908" w:rsidRDefault="00E40908" w:rsidP="00E40908">
           <w:pPr>
             <w:pStyle w:val="E0B4364CCC154ADCAD1B652B595EE45B"/>
           </w:pPr>
           <w:r w:rsidRPr="00C87819">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:rPr>
             <w:t xml:space="preserve">enter text </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="FE76DDC28E7246CABF40461EF965F736"/>
-[...58 lines deleted...]
-      <w:docPartPr>
         <w:name w:val="BC099E081A38437E81FDB1AA822A02F0"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{40E94EBF-A492-48A2-ACF6-C307E3063BFE}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00F97361" w:rsidRDefault="00F97361" w:rsidP="00F97361">
           <w:pPr>
             <w:pStyle w:val="BC099E081A38437E81FDB1AA822A02F0"/>
           </w:pPr>
           <w:r w:rsidRPr="00C87819">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:rPr>
             <w:t xml:space="preserve">enter text </w:t>
           </w:r>
@@ -36998,110 +37071,50 @@
             </w:rPr>
             <w:t xml:space="preserve">enter text </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="8FB767765FE34A229E8EDA7F5FAB75C7"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{40BE639A-ACF8-4B91-9D45-AC144F370C4E}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00F97361" w:rsidRDefault="00F97361" w:rsidP="00F97361">
           <w:pPr>
             <w:pStyle w:val="8FB767765FE34A229E8EDA7F5FAB75C7"/>
-          </w:pPr>
-[...58 lines deleted...]
-            <w:pStyle w:val="9CA41D92C9D84928A8F745E7A801C6F8"/>
           </w:pPr>
           <w:r w:rsidRPr="00C87819">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:rPr>
             <w:t xml:space="preserve">enter text </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="20F3BF5903614CD88757E46C3B586151"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{46A7D6C8-1C06-40FB-9BF0-8667B846061B}"/>
@@ -38071,248 +38084,579 @@
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D81A22F7-0D51-46D2-B95B-107BD53338CF}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="009443A2" w:rsidRDefault="008349F7" w:rsidP="008349F7">
           <w:pPr>
             <w:pStyle w:val="0C9D42D188B54D21859DDDD9880B3DF41"/>
           </w:pPr>
           <w:r w:rsidRPr="00C37F6F">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="00C37F6F">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:rPr>
             <w:t xml:space="preserve">enter text </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F22BD446F8444663B0B7B04AE54869BF"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{CCF7853B-5C20-4EB1-A92C-7BB38D1992EC}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00571D5C" w:rsidRDefault="00571D5C" w:rsidP="00571D5C">
+          <w:pPr>
+            <w:pStyle w:val="F22BD446F8444663B0B7B04AE54869BF"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E61861">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="85C0383DE4E14A44A042644E99943C24"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{6EC461DB-53A0-4B89-92AE-ABB75DBA2CF8}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00571D5C" w:rsidRDefault="00571D5C" w:rsidP="00571D5C">
+          <w:pPr>
+            <w:pStyle w:val="85C0383DE4E14A44A042644E99943C24"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C87819">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+            </w:rPr>
+            <w:t xml:space="preserve">enter text </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="5B0E4739395240F5BADE13578145DA96"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{04751556-6821-4855-B51A-D17773200CC3}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00571D5C" w:rsidRDefault="00571D5C" w:rsidP="00571D5C">
+          <w:pPr>
+            <w:pStyle w:val="5B0E4739395240F5BADE13578145DA96"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C75CF5">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F1DC7C7884154FB8A524B3BDDFF4B6B1"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{0AFFCF51-8EA8-49A5-8782-F9B63D8C4B5D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00571D5C" w:rsidRDefault="00571D5C" w:rsidP="00571D5C">
+          <w:pPr>
+            <w:pStyle w:val="F1DC7C7884154FB8A524B3BDDFF4B6B1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E61861">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C59A07FCDCEB4BC79FA6E97A486A8895"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{31B047D2-155A-4062-870C-DF6E735CDF61}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00571D5C" w:rsidRDefault="00571D5C" w:rsidP="00571D5C">
+          <w:pPr>
+            <w:pStyle w:val="C59A07FCDCEB4BC79FA6E97A486A8895"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C87819">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+            </w:rPr>
+            <w:t xml:space="preserve">enter text </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="0292A9FCB5B746D2BBB5324B69135FB0"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{61D2D703-4707-4E5F-8BFC-B0E04D741ABA}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00571D5C" w:rsidRDefault="00571D5C" w:rsidP="00571D5C">
+          <w:pPr>
+            <w:pStyle w:val="0292A9FCB5B746D2BBB5324B69135FB0"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E61861">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="1124C1DB4ED34E4DB7F64029F9CEF066"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{078E960A-4BBC-4974-ADC1-CD98C3470E98}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00571D5C" w:rsidRDefault="00571D5C" w:rsidP="00571D5C">
+          <w:pPr>
+            <w:pStyle w:val="1124C1DB4ED34E4DB7F64029F9CEF066"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C87819">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+            </w:rPr>
+            <w:t xml:space="preserve">enter text </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="86D3704690B245AB84BB1EBC3CB8913E"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A453E4B9-B3F5-49C0-ADDE-59782D10D16D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00571D5C" w:rsidRDefault="00571D5C" w:rsidP="00571D5C">
+          <w:pPr>
+            <w:pStyle w:val="86D3704690B245AB84BB1EBC3CB8913E"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C73FFD">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A46C4EC55D9941EA939FD99AD50111EB"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{0F970EAB-C5FA-4EA4-91DE-AC5919401872}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00571D5C" w:rsidRDefault="00571D5C" w:rsidP="00571D5C">
+          <w:pPr>
+            <w:pStyle w:val="A46C4EC55D9941EA939FD99AD50111EB"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C87819">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+            </w:rPr>
+            <w:t xml:space="preserve">enter text </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A9A1EADCD1C14C3D9ED4BA59D4370CE0"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{DFE548A0-3557-4C90-84FB-C4AC2BE7DB42}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006132D9" w:rsidRDefault="006132D9" w:rsidP="006132D9">
+          <w:pPr>
+            <w:pStyle w:val="A9A1EADCD1C14C3D9ED4BA59D4370CE0"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C87819">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+            </w:rPr>
+            <w:t xml:space="preserve">enter text </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Comic Sans MS">
     <w:panose1 w:val="030F0702030302020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000687" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E10002FF" w:usb1="4000FCFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007A1FE5"/>
+    <w:rsid w:val="00056FCA"/>
     <w:rsid w:val="00124627"/>
     <w:rsid w:val="0016106C"/>
+    <w:rsid w:val="00170BFC"/>
     <w:rsid w:val="00186FB3"/>
     <w:rsid w:val="001A4119"/>
     <w:rsid w:val="001D28C2"/>
     <w:rsid w:val="00210396"/>
     <w:rsid w:val="00252BB9"/>
     <w:rsid w:val="002B1ACA"/>
     <w:rsid w:val="00377566"/>
     <w:rsid w:val="00537AA7"/>
+    <w:rsid w:val="00571D5C"/>
     <w:rsid w:val="00586510"/>
     <w:rsid w:val="006023C3"/>
     <w:rsid w:val="006112BD"/>
+    <w:rsid w:val="006132D9"/>
     <w:rsid w:val="00636A89"/>
     <w:rsid w:val="00673D65"/>
     <w:rsid w:val="00776A18"/>
     <w:rsid w:val="007A1FE5"/>
     <w:rsid w:val="008349F7"/>
     <w:rsid w:val="00895917"/>
     <w:rsid w:val="008B5237"/>
     <w:rsid w:val="008C703E"/>
     <w:rsid w:val="008D1796"/>
     <w:rsid w:val="0090359F"/>
     <w:rsid w:val="009443A2"/>
     <w:rsid w:val="00951AAB"/>
     <w:rsid w:val="00960278"/>
     <w:rsid w:val="009D131D"/>
     <w:rsid w:val="009F60D7"/>
+    <w:rsid w:val="00A27C1C"/>
     <w:rsid w:val="00A37A9B"/>
     <w:rsid w:val="00B0012B"/>
     <w:rsid w:val="00BC48CD"/>
     <w:rsid w:val="00BC6256"/>
     <w:rsid w:val="00C169D5"/>
     <w:rsid w:val="00C5560B"/>
     <w:rsid w:val="00D16BE3"/>
+    <w:rsid w:val="00D50EC4"/>
+    <w:rsid w:val="00D93784"/>
     <w:rsid w:val="00DB5422"/>
     <w:rsid w:val="00E40908"/>
     <w:rsid w:val="00E6319F"/>
     <w:rsid w:val="00E669C5"/>
     <w:rsid w:val="00F0309C"/>
     <w:rsid w:val="00F21301"/>
     <w:rsid w:val="00F405B8"/>
     <w:rsid w:val="00F97361"/>
     <w:rsid w:val="00FB4CD7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -38698,51 +39042,51 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="008349F7"/>
+    <w:rsid w:val="00571D5C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="9E45B5D82ECB4E0EA4FE70E78E72E655">
     <w:name w:val="9E45B5D82ECB4E0EA4FE70E78E72E655"/>
     <w:rsid w:val="00A37A9B"/>
     <w:rPr>
       <w:kern w:val="2"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1213028AF744410B9CD3BBBFC9322AE1">
     <w:name w:val="1213028AF744410B9CD3BBBFC9322AE1"/>
     <w:rsid w:val="00A37A9B"/>
     <w:rPr>
       <w:kern w:val="2"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3ADBC5FA07904BB6A9D1B44F10BD1993">
     <w:name w:val="3ADBC5FA07904BB6A9D1B44F10BD1993"/>
     <w:rsid w:val="00A37A9B"/>
     <w:rPr>
       <w:kern w:val="2"/>
@@ -39759,55 +40103,185 @@
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CC361196A0CD45C88BB22E493B894ED3">
     <w:name w:val="CC361196A0CD45C88BB22E493B894ED3"/>
     <w:rsid w:val="008349F7"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Calibri" w:hAnsi="Comic Sans MS" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BC1AB49FC0F347E391212CBF0354F1FF">
     <w:name w:val="BC1AB49FC0F347E391212CBF0354F1FF"/>
     <w:rsid w:val="008349F7"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Calibri" w:hAnsi="Comic Sans MS" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F22BD446F8444663B0B7B04AE54869BF">
+    <w:name w:val="F22BD446F8444663B0B7B04AE54869BF"/>
+    <w:rsid w:val="00571D5C"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="85C0383DE4E14A44A042644E99943C24">
+    <w:name w:val="85C0383DE4E14A44A042644E99943C24"/>
+    <w:rsid w:val="00571D5C"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5B0E4739395240F5BADE13578145DA96">
+    <w:name w:val="5B0E4739395240F5BADE13578145DA96"/>
+    <w:rsid w:val="00571D5C"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F1DC7C7884154FB8A524B3BDDFF4B6B1">
+    <w:name w:val="F1DC7C7884154FB8A524B3BDDFF4B6B1"/>
+    <w:rsid w:val="00571D5C"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C59A07FCDCEB4BC79FA6E97A486A8895">
+    <w:name w:val="C59A07FCDCEB4BC79FA6E97A486A8895"/>
+    <w:rsid w:val="00571D5C"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0292A9FCB5B746D2BBB5324B69135FB0">
+    <w:name w:val="0292A9FCB5B746D2BBB5324B69135FB0"/>
+    <w:rsid w:val="00571D5C"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1124C1DB4ED34E4DB7F64029F9CEF066">
+    <w:name w:val="1124C1DB4ED34E4DB7F64029F9CEF066"/>
+    <w:rsid w:val="00571D5C"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="86D3704690B245AB84BB1EBC3CB8913E">
+    <w:name w:val="86D3704690B245AB84BB1EBC3CB8913E"/>
+    <w:rsid w:val="00571D5C"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A46C4EC55D9941EA939FD99AD50111EB">
+    <w:name w:val="A46C4EC55D9941EA939FD99AD50111EB"/>
+    <w:rsid w:val="00571D5C"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A9A1EADCD1C14C3D9ED4BA59D4370CE0">
+    <w:name w:val="A9A1EADCD1C14C3D9ED4BA59D4370CE0"/>
+    <w:rsid w:val="006132D9"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -40075,75 +40549,75 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9AB86B56-4AF8-428B-AE3A-A5A8E1ABD11B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>17</Pages>
-  <Words>6755</Words>
-  <Characters>38510</Characters>
+  <Words>6895</Words>
+  <Characters>39303</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>320</Lines>
-  <Paragraphs>90</Paragraphs>
+  <Lines>327</Lines>
+  <Paragraphs>92</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Boston University</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>45175</CharactersWithSpaces>
+  <CharactersWithSpaces>46106</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>IT Help Center</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Base Target">
     <vt:lpwstr>_blank</vt:lpwstr>