--- v0 (2026-05-19)
+++ v1 (2026-07-25)
@@ -1,41 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="352DCE1B" w14:textId="56126EA8" w:rsidR="005861F1" w:rsidRPr="004C3A15" w:rsidRDefault="00CC445C" w:rsidP="00C92532">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1876,51 +1880,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A3A1C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Device Brochure is included with this application</w:t>
       </w:r>
       <w:r w:rsidR="006A0A25">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E25F53E" w14:textId="11984FA1" w:rsidR="006A0A25" w:rsidRPr="006A0A25" w:rsidRDefault="00706C40" w:rsidP="006B5BDB">
+    <w:p w14:paraId="7E25F53E" w14:textId="11984FA1" w:rsidR="006A0A25" w:rsidRPr="006A0A25" w:rsidRDefault="00C6620B" w:rsidP="006B5BDB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="479276064"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -2125,51 +2129,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The device being used in this study is</w:t>
       </w:r>
       <w:r w:rsidR="000D102F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (check all that apply)</w:t>
       </w:r>
       <w:r w:rsidRPr="004A3007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="019BB94C" w14:textId="0CF46055" w:rsidR="00F33EB7" w:rsidRDefault="00706C40" w:rsidP="004A3007">
+    <w:p w14:paraId="019BB94C" w14:textId="0CF46055" w:rsidR="00F33EB7" w:rsidRDefault="00C6620B" w:rsidP="004A3007">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1960443224"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
@@ -2190,51 +2194,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Not a </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidR="000D102F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>m</w:t>
         </w:r>
         <w:r w:rsidR="00F33EB7" w:rsidRPr="000D102F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>edical device</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="182A0ED2" w14:textId="77777777" w:rsidR="00170275" w:rsidRDefault="00706C40" w:rsidP="004A3007">
+    <w:p w14:paraId="182A0ED2" w14:textId="77777777" w:rsidR="00170275" w:rsidRDefault="00C6620B" w:rsidP="004A3007">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1242107201"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -2298,141 +2302,141 @@
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>approval (PMA</w:t>
       </w:r>
       <w:r w:rsidR="003063AD" w:rsidRPr="003063AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>) or</w:t>
       </w:r>
       <w:r w:rsidR="00E85CAD" w:rsidRPr="003063AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> is exempt from these requirements.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D0F16B5" w14:textId="77777777" w:rsidR="00E85CAD" w:rsidRDefault="00706C40" w:rsidP="00E85CAD">
+    <w:p w14:paraId="0D0F16B5" w14:textId="77777777" w:rsidR="00E85CAD" w:rsidRDefault="00C6620B" w:rsidP="00E85CAD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1481343622"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E85CAD">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00E85CAD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Marketed and FDA approved for this indication or use*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16E6E4B7" w14:textId="77777777" w:rsidR="00E85CAD" w:rsidRDefault="00706C40" w:rsidP="00E85CAD">
+    <w:p w14:paraId="16E6E4B7" w14:textId="77777777" w:rsidR="00E85CAD" w:rsidRDefault="00C6620B" w:rsidP="00E85CAD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1160154657"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E85CAD">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00E85CAD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Marketed but lacks FDA approval for this indication of use*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32E0F47B" w14:textId="77777777" w:rsidR="00E85CAD" w:rsidRDefault="00706C40" w:rsidP="00E85CAD">
+    <w:p w14:paraId="32E0F47B" w14:textId="77777777" w:rsidR="00E85CAD" w:rsidRDefault="00C6620B" w:rsidP="00E85CAD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-850805057"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
@@ -2507,51 +2511,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>A copy of the determination must be attached</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6496AFB5" w14:textId="77777777" w:rsidR="00477472" w:rsidRPr="00477472" w:rsidRDefault="00477472" w:rsidP="00477472">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="296C0B8D" w14:textId="54F4F5F9" w:rsidR="00477472" w:rsidRDefault="00706C40" w:rsidP="00477472">
+    <w:p w14:paraId="296C0B8D" w14:textId="54F4F5F9" w:rsidR="00477472" w:rsidRDefault="00C6620B" w:rsidP="00477472">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1954941037"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
@@ -2782,51 +2786,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00547C6C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The determination of the risk for the device is: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D4BE814" w14:textId="74131962" w:rsidR="001A3A1C" w:rsidRDefault="001A3A1C" w:rsidP="00AB5347">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1BC1C7CE" w14:textId="65D377A5" w:rsidR="001A3A1C" w:rsidRDefault="00706C40" w:rsidP="00332439">
+    <w:p w14:paraId="1BC1C7CE" w14:textId="65D377A5" w:rsidR="001A3A1C" w:rsidRDefault="00C6620B" w:rsidP="00332439">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="267207071"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
@@ -2969,51 +2973,51 @@
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00AE28DF">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="38FB76A5" w14:textId="77777777" w:rsidR="00AE28DF" w:rsidRDefault="00AE28DF" w:rsidP="00332439">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B54AA8E" w14:textId="06484888" w:rsidR="001A3A1C" w:rsidRDefault="00706C40" w:rsidP="00332439">
+    <w:p w14:paraId="0B54AA8E" w14:textId="06484888" w:rsidR="001A3A1C" w:rsidRDefault="00C6620B" w:rsidP="00332439">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1865024681"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
@@ -3898,51 +3902,51 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The route of administration is consistent with the FDA approval</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DE15EAC" w14:textId="6E4E6B2F" w:rsidR="00894E5B" w:rsidRDefault="00706C40" w:rsidP="00894E5B">
+    <w:p w14:paraId="0DE15EAC" w14:textId="6E4E6B2F" w:rsidR="00894E5B" w:rsidRDefault="00C6620B" w:rsidP="00894E5B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="370040481"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
@@ -4131,51 +4135,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The Population in which the </w:t>
       </w:r>
       <w:r w:rsidR="00BD5A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00E313B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>evice will be used:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FA9DC2B" w14:textId="36598098" w:rsidR="00C25617" w:rsidRDefault="00706C40" w:rsidP="00DD4C61">
+    <w:p w14:paraId="2FA9DC2B" w14:textId="36598098" w:rsidR="00C25617" w:rsidRDefault="00C6620B" w:rsidP="00DD4C61">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1792778931"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
@@ -4286,51 +4290,51 @@
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C25617">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C25617">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Healthy persons</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22A7142C" w14:textId="50C25DB9" w:rsidR="00C25617" w:rsidRDefault="00706C40" w:rsidP="00C25617">
+    <w:p w14:paraId="22A7142C" w14:textId="50C25DB9" w:rsidR="00C25617" w:rsidRDefault="00C6620B" w:rsidP="00C25617">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="659586687"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
@@ -4363,51 +4367,51 @@
       <w:r w:rsidR="00C25617">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="00C25617" w:rsidRPr="00C25617">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>evice was designed or is being teste</w:t>
       </w:r>
       <w:r w:rsidR="00C25617">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EFC8148" w14:textId="0A454549" w:rsidR="00E313B7" w:rsidRPr="00E313B7" w:rsidRDefault="00706C40" w:rsidP="00DD4C61">
+    <w:p w14:paraId="5EFC8148" w14:textId="0A454549" w:rsidR="00E313B7" w:rsidRPr="00E313B7" w:rsidRDefault="00C6620B" w:rsidP="00DD4C61">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1240172442"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
@@ -4533,51 +4537,51 @@
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA1B24">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>evice administration, including changes in frequency, or strength of the Device</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="773647DA" w14:textId="77777777" w:rsidR="007D5B93" w:rsidRDefault="007D5B93" w:rsidP="00EA1B24">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6EA403CB" w14:textId="5A4A80A6" w:rsidR="00EA1B24" w:rsidRDefault="00706C40" w:rsidP="007D5B93">
+    <w:p w14:paraId="6EA403CB" w14:textId="5A4A80A6" w:rsidR="00EA1B24" w:rsidRDefault="00C6620B" w:rsidP="007D5B93">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="229660650"/>
           <w:placeholder>
             <w:docPart w:val="6ECB155C1FF04C3F928ECDDA205CC8CB"/>
           </w:placeholder>
           <w:showingPlcHdr/>
@@ -4624,51 +4628,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Will participants be operating the device?</w:t>
       </w:r>
       <w:r w:rsidR="006B5BDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25139C02" w14:textId="58C2CFD8" w:rsidR="007D5B93" w:rsidRPr="006B5BDB" w:rsidRDefault="00706C40" w:rsidP="006B5BDB">
+    <w:p w14:paraId="25139C02" w14:textId="58C2CFD8" w:rsidR="007D5B93" w:rsidRPr="006B5BDB" w:rsidRDefault="00C6620B" w:rsidP="006B5BDB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="180937921"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
@@ -4838,51 +4842,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Describe any special instructions to use the device</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E4438B7" w14:textId="6A299EBB" w:rsidR="007D5B93" w:rsidRDefault="007D5B93" w:rsidP="007D5B93">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59BB5DF9" w14:textId="58D379F6" w:rsidR="007D5B93" w:rsidRDefault="00706C40" w:rsidP="007D5B93">
+    <w:p w14:paraId="59BB5DF9" w14:textId="58D379F6" w:rsidR="007D5B93" w:rsidRDefault="00C6620B" w:rsidP="007D5B93">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="136460262"/>
           <w:placeholder>
             <w:docPart w:val="894FB56DC7F64DB0AAFFAEE62E990CA4"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -4930,51 +4934,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Describe any certifications required to use the device</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19782478" w14:textId="758D7622" w:rsidR="007D5B93" w:rsidRDefault="007D5B93" w:rsidP="007D5B93">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4EF9F43B" w14:textId="227A4617" w:rsidR="007D5B93" w:rsidRPr="007D5B93" w:rsidRDefault="00706C40" w:rsidP="007D5B93">
+    <w:p w14:paraId="4EF9F43B" w14:textId="227A4617" w:rsidR="007D5B93" w:rsidRPr="007D5B93" w:rsidRDefault="00C6620B" w:rsidP="007D5B93">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-868907759"/>
           <w:placeholder>
             <w:docPart w:val="D3B6FAD6613A4C16A770EC9449F7BEC3"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
@@ -5023,51 +5027,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Describe any restrictions for using the device</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D1BDF89" w14:textId="21693172" w:rsidR="007D5B93" w:rsidRDefault="007D5B93" w:rsidP="007D5B93">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B9A9A76" w14:textId="36E4FA3F" w:rsidR="007D5B93" w:rsidRDefault="00706C40" w:rsidP="007D5B93">
+    <w:p w14:paraId="5B9A9A76" w14:textId="36E4FA3F" w:rsidR="007D5B93" w:rsidRDefault="00C6620B" w:rsidP="007D5B93">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-758284972"/>
           <w:placeholder>
             <w:docPart w:val="5023BFC8EA8B4B3FBF3351A2B4B1144B"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -5115,51 +5119,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Describe the procedures for monitoring device functionality and safety</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B7F043A" w14:textId="773DE078" w:rsidR="007D5B93" w:rsidRDefault="007D5B93" w:rsidP="007D5B93">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkStart w:id="3" w:name="_Hlk71237374"/>
-    <w:p w14:paraId="1BD94B04" w14:textId="23D67C33" w:rsidR="007D5B93" w:rsidRPr="007D5B93" w:rsidRDefault="00706C40" w:rsidP="007D5B93">
+    <w:p w14:paraId="1BD94B04" w14:textId="23D67C33" w:rsidR="007D5B93" w:rsidRPr="007D5B93" w:rsidRDefault="00C6620B" w:rsidP="007D5B93">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1225713928"/>
           <w:placeholder>
             <w:docPart w:val="673172D433BA4622B1D935E27AD991A9"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -5220,51 +5224,51 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The device is available:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CA7DA83" w14:textId="628C3137" w:rsidR="007D5B93" w:rsidRPr="00FE4547" w:rsidRDefault="00706C40" w:rsidP="007D5B93">
+    <w:p w14:paraId="1CA7DA83" w14:textId="628C3137" w:rsidR="007D5B93" w:rsidRPr="00FE4547" w:rsidRDefault="00C6620B" w:rsidP="007D5B93">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-2137239955"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -5344,51 +5348,51 @@
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007D5B93" w:rsidRPr="00FE4547">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="007D5B93" w:rsidRPr="00FE4547">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Study Sponsor only   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60138892" w14:textId="2DB5B3BA" w:rsidR="007D5B93" w:rsidRDefault="00706C40" w:rsidP="007D5B93">
+    <w:p w14:paraId="60138892" w14:textId="2DB5B3BA" w:rsidR="007D5B93" w:rsidRDefault="00C6620B" w:rsidP="007D5B93">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1727994664"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -5480,51 +5484,51 @@
       </w:pPr>
       <w:r w:rsidRPr="007C406F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Location of device use: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01F0BE58" w14:textId="77777777" w:rsidR="007C406F" w:rsidRDefault="007C406F" w:rsidP="007C406F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49B47181" w14:textId="05E01E22" w:rsidR="007C406F" w:rsidRPr="007C406F" w:rsidRDefault="00706C40" w:rsidP="007C406F">
+    <w:p w14:paraId="49B47181" w14:textId="05E01E22" w:rsidR="007C406F" w:rsidRPr="007C406F" w:rsidRDefault="00C6620B" w:rsidP="007C406F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-2056081081"/>
           <w:placeholder>
             <w:docPart w:val="BB73B99332854C7490F33AF80C169B00"/>
           </w:placeholder>
           <w:showingPlcHdr/>
@@ -5576,51 +5580,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Describe the plan for storage, security, and distribution of the device as well as accounting for its use and return:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5034C412" w14:textId="5389432F" w:rsidR="007C406F" w:rsidRDefault="007C406F" w:rsidP="007C406F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53E34D39" w14:textId="2DC0532A" w:rsidR="007C406F" w:rsidRDefault="00706C40" w:rsidP="007C406F">
+    <w:p w14:paraId="53E34D39" w14:textId="2DC0532A" w:rsidR="007C406F" w:rsidRDefault="00C6620B" w:rsidP="007C406F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1790581936"/>
           <w:placeholder>
             <w:docPart w:val="EC2F962E7FE547C3B0FB34DD43C0AA78"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
@@ -5792,51 +5796,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C23DFB3" w14:textId="77777777" w:rsidR="00BD5A2F" w:rsidRDefault="00BD5A2F" w:rsidP="00BD5A2F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2411E93D" w14:textId="7BC418FF" w:rsidR="00BD5A2F" w:rsidRDefault="00706C40" w:rsidP="00BD5A2F">
+    <w:p w14:paraId="2411E93D" w14:textId="7BC418FF" w:rsidR="00BD5A2F" w:rsidRDefault="00C6620B" w:rsidP="00BD5A2F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1458408285"/>
           <w:placeholder>
             <w:docPart w:val="66D33984807047ED8C4A92414924783F"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -5893,51 +5897,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Cost of </w:t>
       </w:r>
       <w:r w:rsidR="00BD5A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="005C1F97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>evice to study participants</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="749C5658" w14:textId="35C1ADBD" w:rsidR="005C1F97" w:rsidRDefault="00706C40" w:rsidP="005541BC">
+    <w:p w14:paraId="749C5658" w14:textId="35C1ADBD" w:rsidR="005C1F97" w:rsidRDefault="00C6620B" w:rsidP="005541BC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="50202435"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -5990,51 +5994,51 @@
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="005541BC">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="005C1F97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Device will be charged to participant’s insurance company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41488877" w14:textId="42B0F00C" w:rsidR="005541BC" w:rsidRDefault="00706C40" w:rsidP="005541BC">
+    <w:p w14:paraId="41488877" w14:textId="42B0F00C" w:rsidR="005541BC" w:rsidRDefault="00C6620B" w:rsidP="005541BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="736298152"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
@@ -6251,119 +6255,101 @@
       </w:pPr>
       <w:r w:rsidRPr="003063AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Devices that are marketed but lack FDA clearance/approval for the study’s indicated use (off</w:t>
       </w:r>
       <w:r w:rsidRPr="003063AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t>label use): these are legally marketed devices for other approved indications but proposed here for an unapproved intended use; clinicians may use devices off</w:t>
       </w:r>
       <w:r w:rsidRPr="003063AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:noBreakHyphen/>
-        <w:t xml:space="preserve">label, but the manufacturer may not promote unapproved </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> and certain investigational uses may require IDE oversight. See FDA discussion of “intended use” and labeling: 21 C.F.R. § 801.4 — </w:t>
+        <w:t>label, but the manufacturer may not promote unapproved uses and certain investigational uses may require IDE oversight. See FDA discussion of “intended use” and labeling: 21 C.F.R. § 801.4 — </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:tgtFrame="_new" w:history="1">
         <w:r w:rsidRPr="003063AD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:t>https://www.ecfr.gov/current/title-21/chapter-I/subchapter-H/part-801</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003063AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t> and FDA guidance on off</w:t>
       </w:r>
       <w:r w:rsidRPr="003063AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t>label information and promotion (search FDA guidance documents) — </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:tgtFrame="_new" w:history="1">
         <w:r w:rsidRPr="003063AD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:t>https://www.fda.gov/regulatory-information/search-fda-guidance-documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003063AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>. Verify marketed indications via the FDA device databases linked above.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BEEF198" w14:textId="0E624134" w:rsidR="00F33EB7" w:rsidRPr="003063AD" w:rsidRDefault="00F33EB7" w:rsidP="003063AD">
+    <w:p w14:paraId="0BEEF198" w14:textId="0E624134" w:rsidR="00F33EB7" w:rsidRDefault="00F33EB7" w:rsidP="003063AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003063AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Devices not marketed / not FDA</w:t>
       </w:r>
       <w:r w:rsidRPr="003063AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
@@ -6397,50 +6383,141 @@
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t>significant risk device studies (when an IDE is required) — </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="00312BDB" w:rsidRPr="00F86341">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:t>https://www.fda.gov/regulatory-information/search-fda-guidance-documents/significant-risk-and-nonsignificant-risk-medical-device-studies</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00312BDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="7994550C" w14:textId="4832293B" w:rsidR="00344096" w:rsidRDefault="00344096" w:rsidP="003063AD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId16" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00344096">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
+          </w:rPr>
+          <w:t>Digital Health Policy Navigator</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00344096">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>: A tool to help in determining whether your product's software functions are potentially the focus of the FDA's oversight.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F222E39" w14:textId="6609E607" w:rsidR="00344096" w:rsidRDefault="00344096" w:rsidP="003063AD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId17" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00344096">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
+          </w:rPr>
+          <w:t>Software as a Medical Device (SaMD)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2D197416" w14:textId="7354885B" w:rsidR="00344096" w:rsidRPr="003063AD" w:rsidRDefault="00344096" w:rsidP="003063AD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId18" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00344096">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
+          </w:rPr>
+          <w:t>Device Software Functions Including Mobile Medical Applications</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
     <w:p w14:paraId="0355FF1F" w14:textId="77777777" w:rsidR="00F33EB7" w:rsidRPr="003063AD" w:rsidRDefault="00F33EB7" w:rsidP="00F33EB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="68B6F868" w14:textId="27E12505" w:rsidR="00F33EB7" w:rsidRPr="003063AD" w:rsidRDefault="00F33EB7" w:rsidP="003063AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003063AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
@@ -6492,75 +6569,79 @@
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003063AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vanish/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Top of Form</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E36D1E7" w14:textId="77777777" w:rsidR="00F33EB7" w:rsidRPr="003063AD" w:rsidRDefault="00F33EB7" w:rsidP="003063AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F33EB7" w:rsidRPr="003063AD" w:rsidSect="00C92532">
-      <w:headerReference w:type="default" r:id="rId16"/>
-      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:headerReference w:type="even" r:id="rId19"/>
+      <w:headerReference w:type="default" r:id="rId20"/>
+      <w:footerReference w:type="even" r:id="rId21"/>
+      <w:footerReference w:type="default" r:id="rId22"/>
+      <w:headerReference w:type="first" r:id="rId23"/>
+      <w:footerReference w:type="first" r:id="rId24"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="432" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4521CDD4" w14:textId="77777777" w:rsidR="009B5DC6" w:rsidRDefault="009B5DC6" w:rsidP="00570992">
+    <w:p w14:paraId="3E44BDE3" w14:textId="77777777" w:rsidR="00C6620B" w:rsidRDefault="00C6620B" w:rsidP="00570992">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="499A3425" w14:textId="77777777" w:rsidR="009B5DC6" w:rsidRDefault="009B5DC6" w:rsidP="00570992">
+    <w:p w14:paraId="15BE66AF" w14:textId="77777777" w:rsidR="00C6620B" w:rsidRDefault="00C6620B" w:rsidP="00570992">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -6591,50 +6672,60 @@
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5A59EA6F" w14:textId="77777777" w:rsidR="00344096" w:rsidRDefault="00344096">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="404045145"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1728636285"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:p w14:paraId="47A5C962" w14:textId="77777777" w:rsidR="0070604E" w:rsidRPr="00636D06" w:rsidRDefault="0070604E" w:rsidP="0070604E">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:tabs>
@@ -6675,142 +6766,154 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00636D06">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05331492" w14:textId="2652B28E" w:rsidR="00570992" w:rsidRPr="0070604E" w:rsidRDefault="00434B8A" w:rsidP="0070604E">
+          <w:p w14:paraId="05331492" w14:textId="0CAA2BD7" w:rsidR="00570992" w:rsidRPr="0070604E" w:rsidRDefault="00434B8A" w:rsidP="0070604E">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="818"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">IRB </w:t>
             </w:r>
             <w:r w:rsidR="0070604E" w:rsidRPr="00636D06">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Version Date: </w:t>
             </w:r>
-            <w:r w:rsidR="00BD5A2F">
+            <w:r w:rsidR="00344096">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">March </w:t>
-[...7 lines deleted...]
-              <w:t>31, 2026</w:t>
+              <w:t>July 1, 2026</w:t>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="13A8D359" w14:textId="19023C9F" w:rsidR="00570992" w:rsidRDefault="00FA7D80" w:rsidP="00FA7D80">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="3870"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7876F3D1" w14:textId="77777777" w:rsidR="00344096" w:rsidRDefault="00344096">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4695BC13" w14:textId="77777777" w:rsidR="009B5DC6" w:rsidRDefault="009B5DC6" w:rsidP="00570992">
+    <w:p w14:paraId="018A1D11" w14:textId="77777777" w:rsidR="00C6620B" w:rsidRDefault="00C6620B" w:rsidP="00570992">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="001E4B45" w14:textId="77777777" w:rsidR="009B5DC6" w:rsidRDefault="009B5DC6" w:rsidP="00570992">
+    <w:p w14:paraId="04D1EA1A" w14:textId="77777777" w:rsidR="00C6620B" w:rsidRDefault="00C6620B" w:rsidP="00570992">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0EB25C77" w14:textId="77777777" w:rsidR="00344096" w:rsidRDefault="00344096">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7412A1C5" w14:textId="77777777" w:rsidR="00A44E08" w:rsidRDefault="0070604E" w:rsidP="00964211">
     <w:pPr>
       <w:pStyle w:val="NoSpacing"/>
     </w:pPr>
     <w:r w:rsidRPr="00DA51C0">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="48A764EE" wp14:editId="58D7E8DC">
           <wp:extent cx="859790" cy="370205"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="4" name="Picture 4"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
@@ -6920,50 +7023,60 @@
             <w:pStyle w:val="NoSpacing"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
             </w:rPr>
             <w:t>Protocol #:</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="1930D462" w14:textId="56A431AD" w:rsidR="00C708D9" w:rsidRDefault="00C708D9" w:rsidP="00964211">
     <w:pPr>
       <w:pStyle w:val="NoSpacing"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3CBCEC3E" w14:textId="77777777" w:rsidR="00344096" w:rsidRDefault="00344096">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="085B3F72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="304C40DA"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B">
@@ -8980,178 +9093,183 @@
     <w:rsid w:val="00053FC0"/>
     <w:rsid w:val="00066CC8"/>
     <w:rsid w:val="000706B6"/>
     <w:rsid w:val="0007389D"/>
     <w:rsid w:val="00076BD1"/>
     <w:rsid w:val="000A1A04"/>
     <w:rsid w:val="000C6722"/>
     <w:rsid w:val="000D102F"/>
     <w:rsid w:val="000F4CD2"/>
     <w:rsid w:val="0010691A"/>
     <w:rsid w:val="00110009"/>
     <w:rsid w:val="00112A98"/>
     <w:rsid w:val="001566D4"/>
     <w:rsid w:val="00170275"/>
     <w:rsid w:val="00196011"/>
     <w:rsid w:val="001A3A1C"/>
     <w:rsid w:val="001D263A"/>
     <w:rsid w:val="001E190C"/>
     <w:rsid w:val="001E4874"/>
     <w:rsid w:val="001F75EB"/>
     <w:rsid w:val="002253D8"/>
     <w:rsid w:val="0023384D"/>
     <w:rsid w:val="00240696"/>
     <w:rsid w:val="002406B0"/>
     <w:rsid w:val="002574B2"/>
+    <w:rsid w:val="00280DBA"/>
     <w:rsid w:val="002A63B1"/>
     <w:rsid w:val="002A6E34"/>
     <w:rsid w:val="002B30F6"/>
     <w:rsid w:val="002C1741"/>
     <w:rsid w:val="002F2772"/>
     <w:rsid w:val="003026DB"/>
     <w:rsid w:val="003063AD"/>
     <w:rsid w:val="00312BDB"/>
     <w:rsid w:val="00332439"/>
     <w:rsid w:val="00332D47"/>
     <w:rsid w:val="00335CF6"/>
     <w:rsid w:val="00341556"/>
+    <w:rsid w:val="00344096"/>
     <w:rsid w:val="00347627"/>
     <w:rsid w:val="00355220"/>
     <w:rsid w:val="003C0FBE"/>
     <w:rsid w:val="003E4CD8"/>
     <w:rsid w:val="00407C6E"/>
     <w:rsid w:val="00411C3C"/>
     <w:rsid w:val="00417684"/>
     <w:rsid w:val="00434B8A"/>
     <w:rsid w:val="00444D1B"/>
     <w:rsid w:val="00447C96"/>
     <w:rsid w:val="00452B6A"/>
     <w:rsid w:val="00457419"/>
     <w:rsid w:val="00457867"/>
     <w:rsid w:val="004662D2"/>
     <w:rsid w:val="00471AD8"/>
     <w:rsid w:val="00477472"/>
     <w:rsid w:val="004846F2"/>
     <w:rsid w:val="00497F0F"/>
     <w:rsid w:val="004A2691"/>
     <w:rsid w:val="004A3007"/>
     <w:rsid w:val="004A4730"/>
     <w:rsid w:val="004C3A15"/>
     <w:rsid w:val="004C5854"/>
     <w:rsid w:val="004D42AA"/>
     <w:rsid w:val="004E244E"/>
     <w:rsid w:val="00501BE6"/>
     <w:rsid w:val="0050404A"/>
     <w:rsid w:val="00534C02"/>
     <w:rsid w:val="00547C6C"/>
     <w:rsid w:val="005541BC"/>
     <w:rsid w:val="00570992"/>
     <w:rsid w:val="005861F1"/>
     <w:rsid w:val="005953F2"/>
     <w:rsid w:val="005958DA"/>
     <w:rsid w:val="005B2DDA"/>
     <w:rsid w:val="005B5A89"/>
     <w:rsid w:val="005C1F97"/>
+    <w:rsid w:val="005D21E2"/>
     <w:rsid w:val="005F4F51"/>
     <w:rsid w:val="005F5FCA"/>
     <w:rsid w:val="005F6819"/>
     <w:rsid w:val="00620D28"/>
     <w:rsid w:val="006251FC"/>
     <w:rsid w:val="0065536B"/>
     <w:rsid w:val="00681FF7"/>
     <w:rsid w:val="006960D6"/>
     <w:rsid w:val="006A0A25"/>
     <w:rsid w:val="006B5BDB"/>
     <w:rsid w:val="006B7D03"/>
     <w:rsid w:val="006C7BAA"/>
     <w:rsid w:val="006D2F85"/>
     <w:rsid w:val="006D682A"/>
     <w:rsid w:val="00703E3C"/>
     <w:rsid w:val="0070604E"/>
     <w:rsid w:val="00706C40"/>
     <w:rsid w:val="00725BD0"/>
     <w:rsid w:val="00740860"/>
     <w:rsid w:val="0074461E"/>
     <w:rsid w:val="00751788"/>
     <w:rsid w:val="0075345C"/>
     <w:rsid w:val="007813B2"/>
     <w:rsid w:val="007C406F"/>
     <w:rsid w:val="007D32CE"/>
     <w:rsid w:val="007D5B93"/>
     <w:rsid w:val="007D6E65"/>
     <w:rsid w:val="007E0328"/>
     <w:rsid w:val="007E3EE8"/>
     <w:rsid w:val="007E54A7"/>
     <w:rsid w:val="007F7CBB"/>
     <w:rsid w:val="00804AED"/>
     <w:rsid w:val="0081142D"/>
     <w:rsid w:val="00894E5B"/>
     <w:rsid w:val="008D0DA3"/>
+    <w:rsid w:val="009041C4"/>
     <w:rsid w:val="009376D1"/>
     <w:rsid w:val="00964211"/>
     <w:rsid w:val="009940B2"/>
     <w:rsid w:val="009A43F4"/>
     <w:rsid w:val="009B2493"/>
     <w:rsid w:val="009B424E"/>
     <w:rsid w:val="009B5DC6"/>
     <w:rsid w:val="009F136E"/>
     <w:rsid w:val="00A0101F"/>
     <w:rsid w:val="00A23E8B"/>
     <w:rsid w:val="00A3420B"/>
     <w:rsid w:val="00A44E08"/>
     <w:rsid w:val="00A65510"/>
     <w:rsid w:val="00A7394E"/>
     <w:rsid w:val="00A8535F"/>
     <w:rsid w:val="00A85FA2"/>
     <w:rsid w:val="00A87AC8"/>
     <w:rsid w:val="00AA6566"/>
     <w:rsid w:val="00AA6818"/>
     <w:rsid w:val="00AB5347"/>
     <w:rsid w:val="00AB6820"/>
     <w:rsid w:val="00AB7003"/>
     <w:rsid w:val="00AE28DF"/>
     <w:rsid w:val="00B23C15"/>
     <w:rsid w:val="00B253F1"/>
     <w:rsid w:val="00B30490"/>
     <w:rsid w:val="00B334FF"/>
     <w:rsid w:val="00B36427"/>
     <w:rsid w:val="00B42C5D"/>
     <w:rsid w:val="00B57999"/>
     <w:rsid w:val="00B60D20"/>
     <w:rsid w:val="00B96F39"/>
     <w:rsid w:val="00BA086C"/>
     <w:rsid w:val="00BB2435"/>
     <w:rsid w:val="00BB611B"/>
     <w:rsid w:val="00BD5A2F"/>
     <w:rsid w:val="00BD68BD"/>
     <w:rsid w:val="00BE1510"/>
     <w:rsid w:val="00C16FA7"/>
     <w:rsid w:val="00C25617"/>
     <w:rsid w:val="00C47857"/>
     <w:rsid w:val="00C56CDB"/>
     <w:rsid w:val="00C56F10"/>
     <w:rsid w:val="00C64F71"/>
+    <w:rsid w:val="00C6620B"/>
     <w:rsid w:val="00C708D9"/>
     <w:rsid w:val="00C74E93"/>
     <w:rsid w:val="00C76574"/>
     <w:rsid w:val="00C77183"/>
     <w:rsid w:val="00C92532"/>
     <w:rsid w:val="00C93B20"/>
     <w:rsid w:val="00CC445C"/>
     <w:rsid w:val="00D363D7"/>
     <w:rsid w:val="00D42738"/>
     <w:rsid w:val="00D65FAA"/>
     <w:rsid w:val="00DB5422"/>
     <w:rsid w:val="00DB56B2"/>
     <w:rsid w:val="00DD4C61"/>
     <w:rsid w:val="00DD5AA3"/>
     <w:rsid w:val="00DE7BF6"/>
     <w:rsid w:val="00E03FE2"/>
     <w:rsid w:val="00E212E0"/>
     <w:rsid w:val="00E313B7"/>
     <w:rsid w:val="00E4553A"/>
     <w:rsid w:val="00E85CAD"/>
     <w:rsid w:val="00E913E1"/>
     <w:rsid w:val="00E91971"/>
     <w:rsid w:val="00EA1B24"/>
     <w:rsid w:val="00EC261E"/>
     <w:rsid w:val="00ED2EA8"/>
@@ -10070,54 +10188,54 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2124033123">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/medical-devices/classify-your-medical-device/how-determine-if-your-product-medical-device" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/regulatory-information/search-fda-guidance-documents" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecfr.gov/current/title-21/chapter-I/subchapter-H/part-801" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecfr.gov/current/title-21/chapter-I/subchapter-H/part-814" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/regulatory-information/search-fda-guidance-documents/significant-risk-and-nonsignificant-risk-medical-device-studies" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecfr.gov/current/title-21/chapter-I/subchapter-H/part-807" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accessdata.fda.gov/scripts/cdrh/cfdocs/cfpmn/pmn.cfm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecfr.gov/current/title-21/chapter-I/subchapter-H/part-812" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/medical-devices/classify-your-medical-device/how-determine-if-your-product-medical-device" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/regulatory-information/search-fda-guidance-documents" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/medical-devices/digital-health-center-excellence/device-software-functions-including-mobile-medical-applications" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecfr.gov/current/title-21/chapter-I/subchapter-H/part-801" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/medical-devices/digital-health-center-excellence/software-medical-device-samd" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/medical-devices/digital-health-center-excellence/digital-health-policy-navigator" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecfr.gov/current/title-21/chapter-I/subchapter-H/part-814" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/regulatory-information/search-fda-guidance-documents/significant-risk-and-nonsignificant-risk-medical-device-studies" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecfr.gov/current/title-21/chapter-I/subchapter-H/part-807" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accessdata.fda.gov/scripts/cdrh/cfdocs/cfpmn/pmn.cfm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecfr.gov/current/title-21/chapter-I/subchapter-H/part-812" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="507FA25A82E6445F9F442AF50DD431C4"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{AF40CEAF-2576-4323-B5F7-552F81D7F92E}"/>
       </w:docPartPr>
@@ -11057,58 +11175,61 @@
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00244B6C"/>
     <w:rsid w:val="00026D54"/>
     <w:rsid w:val="000F4615"/>
     <w:rsid w:val="00183170"/>
     <w:rsid w:val="00244B6C"/>
     <w:rsid w:val="0027708D"/>
     <w:rsid w:val="002B57D8"/>
     <w:rsid w:val="00323A62"/>
     <w:rsid w:val="00452B6A"/>
     <w:rsid w:val="00501BE6"/>
     <w:rsid w:val="00534C02"/>
+    <w:rsid w:val="005D21E2"/>
     <w:rsid w:val="00620D28"/>
     <w:rsid w:val="007A5A33"/>
     <w:rsid w:val="007D32CE"/>
     <w:rsid w:val="00816B4C"/>
     <w:rsid w:val="008537A2"/>
     <w:rsid w:val="008D0DA3"/>
     <w:rsid w:val="009A78C8"/>
+    <w:rsid w:val="00A22BF1"/>
     <w:rsid w:val="00B57999"/>
+    <w:rsid w:val="00CD3F30"/>
     <w:rsid w:val="00CE50E9"/>
     <w:rsid w:val="00D051E7"/>
     <w:rsid w:val="00D363D7"/>
     <w:rsid w:val="00DB5422"/>
     <w:rsid w:val="00EA6961"/>
     <w:rsid w:val="00FD5105"/>
     <w:rsid w:val="00FF66D6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -11998,69 +12119,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4A632C73-3FBD-4CE3-8050-5B43B74084D9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1621</Words>
-  <Characters>8887</Characters>
+  <Words>1668</Words>
+  <Characters>9509</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>233</Lines>
-  <Paragraphs>118</Paragraphs>
+  <Lines>79</Lines>
+  <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Boston University</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10390</CharactersWithSpaces>
+  <CharactersWithSpaces>11155</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Deal, Shayne C</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>