--- v0 (2026-01-02)
+++ v1 (2026-06-18)
@@ -1,80 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/binary" PartName="/xl/metadata"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/xl/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <workbookPr/>
   <sheets>
     <sheet state="visible" name="Template" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr/>
   <extLst>
     <ext uri="GoogleSheetsCustomDataVersion2">
-      <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId5" roundtripDataChecksum="7icCDDPP5QZkKWRsj7MISC86xhljtYHM7iuZ8i0swKE="/>
+      <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId5" roundtripDataChecksum="aqQ4foEVPT/tTC2m8p2TC7SgDXIu6ywnWWw3/sJLmrQ="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="24">
   <si>
     <t>MCBB PhD Coursework Transfer Plan</t>
   </si>
   <si>
     <t>MCBB Course Requiremnt</t>
   </si>
   <si>
     <t>Met By Transfer Course</t>
   </si>
   <si>
     <t>Anticipated Credits Transferred</t>
   </si>
   <si>
     <t>Notes</t>
-  </si>
-[...1 lines deleted...]
-    <t>MB 581 Grant Writing Seminar</t>
   </si>
   <si>
     <t>*MB 583 Progress in Cell &amp; Molecular Biology</t>
   </si>
   <si>
     <t>*MB 584 Progress in Cell &amp; Molecular Biology</t>
   </si>
   <si>
     <t>MB 697 A Bridge to Knowledge: A Practical Seminar for First-Year Graduate Students</t>
   </si>
   <si>
     <t>MB 721 Graduate Biochemistry</t>
   </si>
   <si>
     <t>BI 735 Advanced Cell Biology</t>
   </si>
   <si>
     <t>BI 753 Advanced Molecular Biology</t>
   </si>
   <si>
     <t>MB 791: Graduate Rotation Credits</t>
   </si>
   <si>
     <t>MB 792: Graduate Rotation Credits</t>
   </si>
@@ -520,253 +518,246 @@
     <row r="4" ht="15.75" customHeight="1">
       <c r="A4" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="6"/>
       <c r="D4" s="5"/>
     </row>
     <row r="5" ht="15.75" customHeight="1">
       <c r="A5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="6"/>
       <c r="D5" s="5"/>
     </row>
     <row r="6" ht="15.75" customHeight="1">
       <c r="A6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="6"/>
       <c r="D6" s="5"/>
     </row>
     <row r="7" ht="15.75" customHeight="1">
-      <c r="A7" s="5" t="s">
+      <c r="A7" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="5"/>
-      <c r="C7" s="6"/>
+      <c r="C7" s="8"/>
       <c r="D7" s="5"/>
+      <c r="E7" s="9"/>
+      <c r="F7" s="9"/>
+      <c r="G7" s="9"/>
+      <c r="H7" s="9"/>
+      <c r="I7" s="9"/>
+      <c r="J7" s="9"/>
+      <c r="K7" s="9"/>
+      <c r="L7" s="9"/>
+      <c r="M7" s="9"/>
+      <c r="N7" s="9"/>
+      <c r="O7" s="9"/>
+      <c r="P7" s="9"/>
+      <c r="Q7" s="9"/>
+      <c r="R7" s="9"/>
+      <c r="S7" s="9"/>
+      <c r="T7" s="9"/>
+      <c r="U7" s="9"/>
+      <c r="V7" s="9"/>
+      <c r="W7" s="9"/>
+      <c r="X7" s="9"/>
+      <c r="Y7" s="9"/>
+      <c r="Z7" s="9"/>
     </row>
     <row r="8" ht="15.75" customHeight="1">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="8"/>
       <c r="D8" s="5"/>
-      <c r="E8" s="9"/>
-[...20 lines deleted...]
-      <c r="Z8" s="9"/>
     </row>
     <row r="9" ht="15.75" customHeight="1">
       <c r="A9" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="8"/>
       <c r="D9" s="5"/>
+      <c r="E9" s="9"/>
+      <c r="F9" s="9"/>
+      <c r="G9" s="9"/>
+      <c r="H9" s="9"/>
+      <c r="I9" s="9"/>
+      <c r="J9" s="9"/>
+      <c r="K9" s="9"/>
+      <c r="L9" s="9"/>
+      <c r="M9" s="9"/>
+      <c r="N9" s="9"/>
+      <c r="O9" s="9"/>
+      <c r="P9" s="9"/>
+      <c r="Q9" s="9"/>
+      <c r="R9" s="9"/>
+      <c r="S9" s="9"/>
+      <c r="T9" s="9"/>
+      <c r="U9" s="9"/>
+      <c r="V9" s="9"/>
+      <c r="W9" s="9"/>
+      <c r="X9" s="9"/>
+      <c r="Y9" s="9"/>
+      <c r="Z9" s="9"/>
     </row>
     <row r="10" ht="15.75" customHeight="1">
       <c r="A10" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="8"/>
       <c r="D10" s="5"/>
-      <c r="E10" s="9"/>
-[...20 lines deleted...]
-      <c r="Z10" s="9"/>
     </row>
     <row r="11" ht="15.75" customHeight="1">
       <c r="A11" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="8"/>
       <c r="D11" s="5"/>
     </row>
     <row r="12" ht="15.75" customHeight="1">
       <c r="A12" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="8"/>
       <c r="D12" s="5"/>
     </row>
     <row r="13" ht="15.75" customHeight="1">
       <c r="A13" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="8"/>
       <c r="D13" s="5"/>
     </row>
     <row r="14" ht="15.75" customHeight="1">
       <c r="A14" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="8"/>
       <c r="D14" s="5"/>
     </row>
     <row r="15" ht="15.75" customHeight="1">
       <c r="A15" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="8"/>
       <c r="D15" s="5"/>
     </row>
     <row r="16" ht="15.75" customHeight="1">
       <c r="A16" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="8"/>
       <c r="D16" s="5"/>
     </row>
     <row r="17" ht="15.75" customHeight="1">
       <c r="A17" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="8"/>
       <c r="D17" s="5"/>
     </row>
     <row r="18" ht="15.75" customHeight="1">
       <c r="A18" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="8"/>
       <c r="D18" s="5"/>
     </row>
     <row r="19" ht="15.75" customHeight="1">
-      <c r="A19" s="5" t="s">
+      <c r="B19" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="B19" s="5"/>
-[...1 lines deleted...]
-      <c r="D19" s="5"/>
+      <c r="C19" s="11">
+        <f>SUM(C6:C18)</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="20" ht="15.75" customHeight="1">
-      <c r="B20" s="10" t="s">
+      <c r="B20" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="C20" s="11">
-[...5 lines deleted...]
-      <c r="B21" s="12" t="s">
+      <c r="C20" s="13">
+        <f>32-C19</f>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="21" ht="15.75" customHeight="1"/>
+    <row r="22" ht="15.75" customHeight="1">
+      <c r="A22" s="14" t="s">
         <v>17</v>
       </c>
-      <c r="C21" s="13">
-[...6 lines deleted...]
-      <c r="A23" s="14" t="s">
+    </row>
+    <row r="23" ht="15.75" customHeight="1"/>
+    <row r="24" ht="15.75" customHeight="1">
+      <c r="A24" s="4" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="24" ht="15.75" customHeight="1"/>
     <row r="25" ht="15.75" customHeight="1">
-      <c r="A25" s="4" t="s">
+      <c r="A25" s="15" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="26" ht="15.75" customHeight="1">
-      <c r="A26" s="15" t="s">
+      <c r="A26" s="16" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="27" ht="15.75" customHeight="1">
-      <c r="A27" s="16" t="s">
+    <row r="27" ht="15.75" customHeight="1"/>
+    <row r="28" ht="15.75" customHeight="1">
+      <c r="A28" s="17" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="28" ht="15.75" customHeight="1"/>
     <row r="29" ht="15.75" customHeight="1">
-      <c r="A29" s="17" t="s">
+      <c r="A29" s="18" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="30" ht="15.75" customHeight="1">
-      <c r="A30" s="18" t="s">
+      <c r="A30" s="17" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="31" ht="15.75" customHeight="1">
-[...3 lines deleted...]
-    </row>
+    <row r="31" ht="15.75" customHeight="1"/>
     <row r="32" ht="15.75" customHeight="1"/>
     <row r="33" ht="15.75" customHeight="1"/>
     <row r="34" ht="15.75" customHeight="1"/>
     <row r="35" ht="15.75" customHeight="1"/>
     <row r="36" ht="15.75" customHeight="1"/>
     <row r="37" ht="15.75" customHeight="1"/>
     <row r="38" ht="15.75" customHeight="1"/>
     <row r="39" ht="15.75" customHeight="1"/>
     <row r="40" ht="15.75" customHeight="1"/>
     <row r="41" ht="15.75" customHeight="1"/>
     <row r="42" ht="15.75" customHeight="1"/>
     <row r="43" ht="15.75" customHeight="1"/>
     <row r="44" ht="15.75" customHeight="1"/>
     <row r="45" ht="15.75" customHeight="1"/>
     <row r="46" ht="15.75" customHeight="1"/>
     <row r="47" ht="15.75" customHeight="1"/>
     <row r="48" ht="15.75" customHeight="1"/>
     <row r="49" ht="15.75" customHeight="1"/>
     <row r="50" ht="15.75" customHeight="1"/>
     <row r="51" ht="15.75" customHeight="1"/>
     <row r="52" ht="15.75" customHeight="1"/>
     <row r="53" ht="15.75" customHeight="1"/>
     <row r="54" ht="15.75" customHeight="1"/>
     <row r="55" ht="15.75" customHeight="1"/>
     <row r="56" ht="15.75" customHeight="1"/>
@@ -1691,43 +1682,42 @@
     <row r="975" ht="15.75" customHeight="1"/>
     <row r="976" ht="15.75" customHeight="1"/>
     <row r="977" ht="15.75" customHeight="1"/>
     <row r="978" ht="15.75" customHeight="1"/>
     <row r="979" ht="15.75" customHeight="1"/>
     <row r="980" ht="15.75" customHeight="1"/>
     <row r="981" ht="15.75" customHeight="1"/>
     <row r="982" ht="15.75" customHeight="1"/>
     <row r="983" ht="15.75" customHeight="1"/>
     <row r="984" ht="15.75" customHeight="1"/>
     <row r="985" ht="15.75" customHeight="1"/>
     <row r="986" ht="15.75" customHeight="1"/>
     <row r="987" ht="15.75" customHeight="1"/>
     <row r="988" ht="15.75" customHeight="1"/>
     <row r="989" ht="15.75" customHeight="1"/>
     <row r="990" ht="15.75" customHeight="1"/>
     <row r="991" ht="15.75" customHeight="1"/>
     <row r="992" ht="15.75" customHeight="1"/>
     <row r="993" ht="15.75" customHeight="1"/>
     <row r="994" ht="15.75" customHeight="1"/>
     <row r="995" ht="15.75" customHeight="1"/>
     <row r="996" ht="15.75" customHeight="1"/>
     <row r="997" ht="15.75" customHeight="1"/>
     <row r="998" ht="15.75" customHeight="1"/>
     <row r="999" ht="15.75" customHeight="1"/>
-    <row r="1000" ht="15.75" customHeight="1"/>
   </sheetData>
   <hyperlinks>
-    <hyperlink r:id="rId1" ref="A30"/>
+    <hyperlink r:id="rId1" ref="A29"/>
   </hyperlinks>
   <printOptions/>
   <pageMargins bottom="0.75" footer="0.0" header="0.0" left="0.7" right="0.7" top="0.75"/>
   <pageSetup orientation="portrait"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Microsoft Office User</dc:creator>
 </cp:coreProperties>
 </file>